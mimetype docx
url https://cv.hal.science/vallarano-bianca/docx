--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -166,256 +166,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Humanities. Metodi, strumenti, saperi, edited by Fabio Ciotti, Roma, Carocci, 2023</w:t>
+                <w:t xml:space="preserve">Écologie sociale et humanités numériques : intégrer la poésie à la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Détruit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Umanistica digitale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60923/issn.2532-8816/22342⟩</w:t>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1498r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428884v1</w:t>
+                <w:t xml:space="preserve">hal-05141946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie sociale et humanités numériques : intégrer la poésie à la science</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Digital Humanities. Metodi, strumenti, saperi, edited by Fabio Ciotti, Roma, Carocci, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, </w:t>
+              <w:t xml:space="preserve">Umanistica digitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.215-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1498r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60923/issn.2532-8816/22342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05141946v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two experiments and a new model for the digital processing of Elisa Chimenti's corpus (Naples 1883-Tangier 1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (2), pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -488,51 +488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Claudio Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Terracciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -566,51 +566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oltre la lingua franca”. Il plurilinguismo mediterraneo di Elisa Chimenti (Napoli 1883-Tangeri 1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali dell’Università degli Studi di Napoli « L’Orientale ». Sezione romanza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Spazi letterari del Mediterraneo, LXV (1), pp.139-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -676,51 +676,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridité, métissage et transgression de genres : l’écriture de l’exil d’Elisa Chimenti (Naples 1883-Tanger 1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’étude du processus créatif des écrivaines francophones plurilingues aux XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olga Anokhina et Mickaëlle Cedergren, Jun 2025, Stockholm, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -745,51 +745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la limite de l'ombre: expériences de fins de vie marginales à Tanger sous l'occupation espagnole (1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Fins de vie marginales et expériences limites dans le monde contemporain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Javier Jurado; Marina Ruiz Cano; Delphine Chambolle, May 2024, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -814,51 +814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et mémoire féminine dans l'oeuvre d'Elisa Chimenti. De l'analyse d'un cas d'étude littéraire aux pistes méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études internationale "Archives de la mémoire de la Méditerranée. Histoire et perspectives de valorisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives du Maroc, May 2024, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -883,64 +883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il progetto digitale su Elisa Chimenti (LAI-ALEEF): la problematicità di un profilo mediterraneo tra reti e frontiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIUCD 2024 - MeTe digitali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIUCD, May 2024, Catania (IT), Italy. pp.15-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -974,64 +974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un progetto di edizioni digitali per il corpus Chimenti: dalla salvaguardia di un patrimonio dimenticato alla sua valorizzazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Séminaire ELCI (Équipe littérature et culture italiennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Sorbonne Université, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1056,51 +1056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonio mediterraneo e memoria femminile nella produzione letteraria breve di Elisa Chimenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII Congresso ADI "Rotte Mediterranee. Migrazioni e ibridazioni nella letteratura italiana"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADI Associazione degli Italianisti, Sep 2024, Palermo, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1119,243 +1119,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture métisse d'Elisa Chimenti : quelques réflexions autour d'un projet trans-méditerranéen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Two workflows for the digital edition of the unpublished Elisa Chimenti's Corpus (Naples 1883-Tangier 1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire la Méditerranée arabe. Les différentes expressions d’un espace et d’un concept contrasté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE CiSt'23 - 7th IEEE International Congress on Information Science and Technology- 3rd Conference on Digital Preservation and processing technology of Written Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Agadir-Essaouira, Morocco. pp.593-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CiSt56084.2023.10409924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796794v1</w:t>
+                <w:t xml:space="preserve">hal-04359862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two workflows for the digital edition of the unpublished Elisa Chimenti's Corpus (Naples 1883-Tangier 1969)</w:t>
+                <w:t xml:space="preserve">L'écriture métisse d'Elisa Chimenti : quelques réflexions autour d'un projet trans-méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ada Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louane Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CiSt'23 - 7th IEEE International Congress on Information Science and Technology- 3rd Conference on Digital Preservation and processing technology of Written Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Écrire la Méditerranée arabe. Les différentes expressions d’un espace et d’un concept contrasté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nawal ALHALAH; Camilla CEDERNA; Marie-Andrée GOUTTENOIRE; Salma HARGAL; Bianca VALLARANO, Nov 2024, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359862v1</w:t>
+                <w:t xml:space="preserve">hal-04796794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veillée du harem ou la valorisation du patrimoine oral féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elisa Chimenti, de l'oubli à la reconnaissance : parcours croisés entre recherche, édition et traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. Tajditi; C. M. Cederna; A. Sanna, Dec 2023, Tétouan, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1380,51 +1380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archivi ‘in esilio’ nel Mediterraneo: due casi di studio tra Marocco e Palestina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Shihadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1462,64 +1462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d’édition numérique pour le corpus d’Elisa Chimenti : réflexions préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de l’écriture de l’exil au féminin (Elisa Chimenti) : travaux en cours et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bianca Vallarano; Camilla Cederna, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1544,64 +1544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chimenti : quelles éditions numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elisa Chimenti, de l'oubli à la reconnaissance : parcours croisés entre recherche, édition et traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. Tajditi; C. M. Cederna; A. Sanna, Dec 2023, Tetouan, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1626,51 +1626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veillé du harem. Contes de femmes marocaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de l’écriture de l’exil au féminin. Elisa Chimenti : travaux en cours et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camilla Cederna; Bianca Vallarano, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1695,51 +1695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La suspension du récit pour ajourner la mort : fin de vie et fin des récits chez Elisa Chimenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin de vie et fin(s) de la littérature (XXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul-Henri Giraud, Dec 2023, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1796,64 +1796,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie sociale et projets numériques : deux cas d’études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1878,51 +1878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Ri)pensare il canone: classe, genere, confini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornata di Studio interdipartimentale "Reti Nodi Assemblaggi"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1947,51 +1947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veillée du harem d'Elisa Chimenti. Un projet d'édition et de traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études des doctorant.e.s de l'école doctorale Sciences de l'Homme et de la Société (SHS): Frontière(s) - Regards croisés sur les sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2048,51 +2048,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminare lingue, culture, confini: il caso di Elisa Chimenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Rosario Daniele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contaminazioni, dissonanze ed eterotrofie nella modernità letteraria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, tomo 1, ETS, 2025, 978-884677248-0</w:t>
@@ -2121,51 +2121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiettorie di voci nella Tangeri di Elisa Chimenti: per una genealogia mediterranea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leggere il Mediterraneo. Geografie letterarie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2203,51 +2203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une pensée métisse: prossimità e distanza attraverso il Mediterraneo nelle leggende tangerine di Elisa Chimenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracciati letterari. Incontri, conflitti e identità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2285,51 +2285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art du récit par-delà les frontières : la xénographie d’Elisa Chimenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hertrampf, Marina Ortrud M.; Mistreanu, Diana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue(s) et espaces dans les xénographies féminines en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2470,51 +2470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E8BFF63"/>
+    <w:nsid w:val="6DF192F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2701,51 +2701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vallarano-bianca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4871-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428884v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vallarano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.2532-8816/22342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Desideri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498r" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v8i2.252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Costagliola d'Abele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Claudio Russo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Terracciano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13903562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/547-2121/10715" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409924" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360537v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Shihadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniefesto.it" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/listview?ssearch=1&amp;amp;search_stichwort=x&#233;nographies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23780/9783960916314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vallarano-bianca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4871-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141946v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Desideri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vallarano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498r" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.2532-8816/22342" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v8i2.252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Costagliola d'Abele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Claudio Russo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Terracciano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13903562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/547-2121/10715" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409924" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360537v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Shihadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniefesto.it" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/listview?ssearch=1&amp;amp;search_stichwort=x&#233;nographies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23780/9783960916314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>