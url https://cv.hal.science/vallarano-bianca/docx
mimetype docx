--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -739,165 +739,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la limite de l'ombre: expériences de fins de vie marginales à Tanger sous l'occupation espagnole (1942)</w:t>
+                <w:t xml:space="preserve">Patrimonio mediterraneo e memoria femminile nella produzione letteraria breve di Elisa Chimenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Fins de vie marginales et expériences limites dans le monde contemporain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Javier Jurado; Marina Ruiz Cano; Delphine Chambolle, May 2024, Université de Lille, France</w:t>
+              <w:t xml:space="preserve">XXVII Congresso ADI "Rotte Mediterranee. Migrazioni e ibridazioni nella letteratura italiana"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADI Associazione degli Italianisti, Sep 2024, Palermo, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587798v1</w:t>
+                <w:t xml:space="preserve">hal-04713278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine et mémoire féminine dans l'oeuvre d'Elisa Chimenti. De l'analyse d'un cas d'étude littéraire aux pistes méthodologiques</w:t>
+                <w:t xml:space="preserve">À la limite de l'ombre: expériences de fins de vie marginales à Tanger sous l'occupation espagnole (1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études internationale "Archives de la mémoire de la Méditerranée. Histoire et perspectives de valorisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives du Maroc, May 2024, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Journée d'études "Fins de vie marginales et expériences limites dans le monde contemporain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Javier Jurado; Marina Ruiz Cano; Delphine Chambolle, May 2024, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567459v1</w:t>
+                <w:t xml:space="preserve">hal-04587798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il progetto digitale su Elisa Chimenti (LAI-ALEEF): la problematicità di un profilo mediterraneo tra reti e frontiere</w:t>
               </w:r>
@@ -1050,96 +1050,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonio mediterraneo e memoria femminile nella produzione letteraria breve di Elisa Chimenti</w:t>
+                <w:t xml:space="preserve">Patrimoine et mémoire féminine dans l'oeuvre d'Elisa Chimenti. De l'analyse d'un cas d'étude littéraire aux pistes méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Congresso ADI "Rotte Mediterranee. Migrazioni e ibridazioni nella letteratura italiana"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADI Associazione degli Italianisti, Sep 2024, Palermo, Italy, Italy</w:t>
+              <w:t xml:space="preserve">Journée d'études internationale "Archives de la mémoire de la Méditerranée. Histoire et perspectives de valorisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives du Maroc, May 2024, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713278v1</w:t>
+                <w:t xml:space="preserve">hal-04567459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two workflows for the digital edition of the unpublished Elisa Chimenti's Corpus (Naples 1883-Tangier 1969)</w:t>
               </w:r>
@@ -2470,51 +2470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DF192F4"/>
+    <w:nsid w:val="4BC40E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2701,51 +2701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vallarano-bianca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4871-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141946v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Desideri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vallarano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498r" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.2532-8816/22342" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v8i2.252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Costagliola d'Abele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Claudio Russo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Terracciano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13903562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/547-2121/10715" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409924" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360537v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Shihadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniefesto.it" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/listview?ssearch=1&amp;amp;search_stichwort=x&#233;nographies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23780/9783960916314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vallarano-bianca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4871-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141946v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Desideri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vallarano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498r" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60923/issn.2532-8816/22342" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v8i2.252" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Costagliola d'Abele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Claudio Russo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Terracciano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13903562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/547-2121/10715" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409924" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360537v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Shihadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniefesto.it" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/listview?ssearch=1&amp;amp;search_stichwort=x&#233;nographies" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23780/9783960916314" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>