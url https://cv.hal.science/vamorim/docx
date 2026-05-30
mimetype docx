--- v0 (2026-03-03)
+++ v1 (2026-05-30)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3984-8696</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">oKkZ-XMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">V-8640-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -156,1500 +177,1617 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banca da Ciência na Licenciatura em Pedagogia: um relato de experiência de produções audiovisuais no contexto pandêmico</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A produção audiovisual na formação docente: um olhar sobre a Educação em Astronomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giselli Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Izidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Manoel de Bastos Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Conexao UEPG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5212/Rev.Conexao.v.21.24752.007⟩</w:t>
+              <w:t xml:space="preserve">Ciência &amp; Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32, pp.e26007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1516-731320260007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186776v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivências na produção de material audiovisual para o ensino remoto: um relato de experiência do Pibid no subprojeto de Ciências</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ranielli Morais De Abreu</w:t>
+                <w:t xml:space="preserve">Banca da Ciência na Licenciatura em Pedagogia: um relato de experiência de produções audiovisuais no contexto pandêmico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselli Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Simão Da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rui Manoel de Bastos Vieira</w:t>
+                <w:t xml:space="preserve">Ana Paula Moreira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Izidoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensino de Ciências e Tecnologia em Revista – ENCITEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31512/encitec.v14i1.672⟩</w:t>
+              <w:t xml:space="preserve">Revista Conexao UEPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.e2524752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5212/Rev.Conexao.v.21.24752.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011971v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divulgação científica em astronomia para crianças no contexto pandêmico: uma proposta de disciplina eletiva para a licenciatura em pedagogia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vivências na produção de material audiovisual para o ensino remoto: um relato de experiência do Pibid no subprojeto de Ciências</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranielli Morais De Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Simão Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luzia Gomes de Oliveira Ispada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Manoel de Bastos Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Astronomia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47456/Cad.Astro.v5n1.43628⟩</w:t>
+              <w:t xml:space="preserve">Ensino de Ciências e Tecnologia em Revista – ENCITEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.279-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31512/encitec.v14i1.672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011931v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science outreach in astronomy for children: audiovisual production about eclipse by Unifesp Pedagogy students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Divulgação científica em astronomia para crianças no contexto pandêmico: uma proposta de disciplina eletiva para a licenciatura em pedagogia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giselli Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Izidoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Manoel de Bastos Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim da Sociedade Astronômica Brasileira</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cadernos de Astronomia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.187-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47456/Cad.Astro.v5n1.43628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024290v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation in the teaching of Moon phases: experience with the use of prototypes and simulators in the final years of elementary school</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Science outreach in astronomy for children: audiovisual production about eclipse by Unifesp Pedagogy students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselli Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Izidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Manoel de Bastos Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim da Sociedade Astronômica Brasileira</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 33 (1), pp.162-163</w:t>
+              <w:t xml:space="preserve">, 2023, 34 (1), pp.268-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024294v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divulgação Científica na Escola: a classificação dos seres vivos por meio do PIBID Ciências</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Vicente Mendes</w:t>
+                <w:t xml:space="preserve">O PIBID e a Divulgação Científica em Tempos de Pandemia: a experimentação de baixo custo em vídeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranielli Morais De Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Almeida Lúcio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Taísa Veloso Barreto Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Beatriz Lucena Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Simão Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista do EDICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8, pp.210-219</w:t>
+              <w:t xml:space="preserve">, 2022, 8, pp.160-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024292v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O PIBID e a Divulgação Científica em Tempos de Pandemia: a experimentação de baixo custo em vídeo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uma proposta de ensino interdisciplinar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Beatriz Lucena Gomes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Luiz Felipe Farias Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Manoel de Bastos Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do EDICC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanidades &amp; Tecnologia em Revista (FINOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.195-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47247/1809.1628.33.195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024293v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma proposta de ensino interdisciplinar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Divulgação Científica na Escola: a classificação dos seres vivos por meio do PIBID Ciências</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veridiana Moura Bitencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vicente Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Almeida Lúcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Simão Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanidades &amp; Tecnologia em Revista (FINOM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista do EDICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.210-219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024297v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popularization of astronomy in elementary school: audiovisual production for the teaching of the phases of the Moon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimentation in the teaching of Moon phases: experience with the use of prototypes and simulators in the final years of elementary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Manoel de Bastos Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim da Sociedade Astronômica Brasileira</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 33 (1), pp.154-155</w:t>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.162-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024295v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfabetização científica e astronomia na educação infantil: uma exploração lúdica dos conceitos de dia e noite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Popularization of astronomy in elementary school: audiovisual production for the teaching of the phases of the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranielli Morais De Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Simão Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giselli Belli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emerson Izidoro</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Manoel de Bastos Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação, Ciência e Cultura</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boletim da Sociedade Astronômica Brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (1), pp.154-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18316/recc.v26i2.7483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05024298v1</w:t>
+                <w:t xml:space="preserve">hal-05024295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divulgação Científica pelo Programa Banca da Ciência no Contexto da Pedagogia no Campus Guarulhos da Unifesp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alfabetização científica e astronomia na educação infantil: uma exploração lúdica dos conceitos de dia e noite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselli Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuane Santos Valverde Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Savordelli Versolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Izidoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista do EDICC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educação, Ciência e Cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18316/recc.v26i2.7483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024301v1</w:t>
+                <w:t xml:space="preserve">hal-05024298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science outreach in astronomy at the Science Stand: the experience of the Joaninha and Ellie projects at Guarulhos campus of Unifesp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De Experimentoteca à Ludoteca da Ciência: a construção de um acervo de kits lúdico-didáticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayana Aparecida Brito dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Augusto Viana de Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Izidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Paulo Piassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim da Sociedade Astronômica Brasileira</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (1), pp.151-152</w:t>
+              <w:t xml:space="preserve">Revista do EDICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.421-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024302v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Experimentoteca à Ludoteca da Ciência: a construção de um acervo de kits lúdico-didáticos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Divulgação Científica pelo Programa Banca da Ciência no Contexto da Pedagogia no Campus Guarulhos da Unifesp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Augusto Viana de Lacerda</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Savordelli Versolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Izidoro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luís Paulo Piassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista do EDICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6, pp.421-430</w:t>
+              <w:t xml:space="preserve">, 2020, 6, pp.375-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024300v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science outreach in astronomy at the Science Stand: the experience of the Joaninha and Ellie projects at Guarulhos campus of Unifesp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Izidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletim da Sociedade Astronômica Brasileira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.151-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1717,51 +1855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00874B63"/>
+    <w:nsid w:val="F3B0074C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1948,51 +2086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vamorim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3984-8696" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/V-8640-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Amorim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselli Belli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Moreira Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Izidoro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/Rev.Conexao.v.21.24752.007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011971v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranielli Morais De Abreu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sim&#227;o Da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Gomes de Oliveira Ispada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manoel de Bastos Vieira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31512/encitec.v14i1.672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/Cad.Astro.v5n1.43628" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veridiana Moura Bitencourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vicente Mendes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida L&#250;cio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;sa Veloso Barreto Bezerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Beatriz Lucena Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Farias Mota" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47247/1809.1628.33.195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuane Santos Valverde Magalh&#227;es" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18316/recc.v26i2.7483" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Savordelli Versolato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Aparecida Brito dos Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Viana de Lacerda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Paulo Piassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vamorim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3984-8696" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=oKkZ-XMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/V-8640-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Amorim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselli Belli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Izidoro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Manoel de Bastos Vieira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-731320260007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Moreira Alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/Rev.Conexao.v.21.24752.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranielli Morais De Abreu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sim&#227;o Da Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Gomes de Oliveira Ispada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31512/encitec.v14i1.672" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/Cad.Astro.v5n1.43628" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024290v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#237;sa Veloso Barreto Bezerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Beatriz Lucena Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Farias Mota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47247/1809.1628.33.195" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veridiana Moura Bitencourt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vicente Mendes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida L&#250;cio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuane Santos Valverde Magalh&#227;es" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18316/recc.v26i2.7483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Aparecida Brito dos Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Augusto Viana de Lacerda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Paulo Piassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Savordelli Versolato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>