--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1126,243 +1126,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carrières sous Paris et sa périphérie, une reconnaissance géopatrimoniale nécessaire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’impact méconnu des chauves-souris et du guano dans l’évolution morphologique tardive des cavernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Barriquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098895v1</w:t>
+                <w:t xml:space="preserve">hal-01838348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact méconnu des chauves-souris et du guano dans l’évolution morphologique tardive des cavernes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les carrières sous Paris et sa périphérie, une reconnaissance géopatrimoniale nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838348v1</w:t>
+                <w:t xml:space="preserve">hal-02098895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et géomatique : des métiers en mutation</w:t>
               </w:r>
@@ -2020,530 +2020,518 @@
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.7520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00397478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déforestation et érosion des sols dans les montagnes karstiques du Guizhou, Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 61 (244), pp.507-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.5422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00526628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement hydrogéologique du massif de Migaria, Caucase, Géorgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorgeon Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7, pp.113-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroca (domaine marin côtier, Pays basque, France) : un karst continental ennoyé par les transgressions maritimes quaternaires</w:t>
+                <w:t xml:space="preserve">Aroca (domaine marin côtier, Pays basque, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perré</w:t>
+                <w:t xml:space="preserve">Marc Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pernet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Latapie</w:t>
+                <w:t xml:space="preserve">Serge Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 49, pp.43-55. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+              <w:t xml:space="preserve">, 2007, 49 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/karst.2007.2599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00352836v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroca (domaine marin côtier, Pays basque, France)</w:t>
+                <w:t xml:space="preserve">Aroca (domaine marin côtier, Pays basque, France) : un karst continental ennoyé par les transgressions maritimes quaternaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Perre</w:t>
+                <w:t xml:space="preserve">M. Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pernet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Latapie</w:t>
+                <w:t xml:space="preserve">S. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 49 (1), pp.43-55. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 49, pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2007.2599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/karst.2007.2599⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04704492v1</w:t>
+                <w:t xml:space="preserve">halshs-00352836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis of phototropic biospeleothems in Guizhou (China) : occurrence of biocorrosion, microphantomization and algal precipitation (Genèse des biospéléothèmes phototropiques du Guizhou (Chine): biocorrosion, microfantomisation et précipitation algaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2559,533 +2547,533 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geologica Belgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (3-4), pp.337-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du réseau souterrain de l'Arangorena (Garaybie, massif des Arbailles, Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spelunca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97, pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Arbailles, un karst en moyenne montagne pyrénéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin pyrénéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, trimestriel n° 1, pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le karst des Arbailles (Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 36, pp.23-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/karst.2000.1750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation d'un phénomène catastrophique dans la grotte-tunnel d'Azaléguy (massif des Arbailles, Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speleochronos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 8, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des explorations souterraines pour la géologie : exemples dans le massif des Arbailles (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration de la grotte perte du camp de l'Ubac (gorges de la Jonte, Lozère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 23, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3095,396 +3083,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi de la température de l'eau comme traceur. Rivières souterraines de l'Arberoue (64) et des Goulettes (89)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIK RAK 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Tarascon-sur-Ariège, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de surface du panneau orné des Chevaux sur argile de la grotte d'Oxocelhaya (Pyrénées-Atlantiques, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Rivero</w:t>
+                <w:t xml:space="preserve">How aerology and biocorrosion processes influence the morphologies of the galleries and the conservation of the archaeological remains in Mas d’Azil cave (Ariège, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France. pp.279-282</w:t>
+              <w:t xml:space="preserve">29th International Karstological School -ZRCSAZU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704499v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How aerology and biocorrosion processes influence the morphologies of the galleries and the conservation of the archaeological remains in Mas d’Azil cave (Ariège, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+                <w:t xml:space="preserve">État de surface du panneau orné des Chevaux sur argile de la grotte d'Oxocelhaya (Pyrénées-Atlantiques, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rabanit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Karstological School -ZRCSAZU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Postojna, Slovenia</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Le Bourget-du-Lac, France. pp.279-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928382v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification d'un aquifère continental. Les sources jumelles, froides et thermo-minéralisées de Camou (massif des Arbailles, Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3493,163 +3481,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Rencontres d'octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Villegly, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocorrosion et art pariétal : une exclusion mutuelle à l’origine de vides archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,113 +3656,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France - Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géosites endokarstiques : la construction d'un inventaire spécifique pour un patrimoine singulier... et pluriel !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3793,1322 +3781,1322 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopatrimoine : un lustre d'inventaire en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dignes les Bains, France. pp. 210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00964696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isturitz, Oxocelhaya and Erberua Caves (Pyrénées-Atlantiques, France): geoarchaeological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Canérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Paris 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle grotte à ours brun dans le massif des Arbailles (Pyrénées-Atlantiques, France) : Artzen Harpea (OH22)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le massif d’Aran (Pyrénées-Atlantiques, France) : expérience de traçage et apport à son fonctionnement hydrogéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Armand</w:t>
+                <w:t xml:space="preserve">Gérard Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chassevent</w:t>
+                <w:t xml:space="preserve">Stéphane Vogrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delord</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Delmasure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The karst, an efficient indicateur of past and present environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Vanara, Michel Douat, Sep 2007, Arette - Pyrénées-Atlantiques, France. pp.124-129</w:t>
+              <w:t xml:space="preserve">International Congress, the karst, an efficiente indicateur of past and present environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Vanara, Michel Douat, Sep 2007, Arette - Pierre Saint-Martin, France. pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736353v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement passé et actuel des gouffres du versant sud des Arbailles (Pyrénées-Atlantiques, France) : l'exemple du réseau du Yéti (LO6)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle grotte à ours brun dans le massif des Arbailles (Pyrénées-Atlantiques, France) : Artzen Harpea (OH22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chassevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sigalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The karst, an efficient indicateur of past and présent environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Vanara, Michel Douat, Sep 2007, Arette, Pierre Saint-Martin, France. pp.234-243</w:t>
+              <w:t xml:space="preserve">The karst, an efficient indicateur of past and present environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Vanara, Michel Douat, Sep 2007, Arette - Pyrénées-Atlantiques, France. pp.124-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697653v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le massif d’Aran (Pyrénées-Atlantiques, France) : expérience de traçage et apport à son fonctionnement hydrogéologique</w:t>
+                <w:t xml:space="preserve">Fonctionnement passé et actuel des gouffres du versant sud des Arbailles (Pyrénées-Atlantiques, France) : l'exemple du réseau du Yéti (LO6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Cazenave</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vogrig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Delmasure</w:t>
+                <w:t xml:space="preserve">Mathieu Jambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, the karst, an efficiente indicateur of past and present environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Vanara, Michel Douat, Sep 2007, Arette - Pierre Saint-Martin, France. pp.64-70</w:t>
+              <w:t xml:space="preserve">The karst, an efficient indicateur of past and présent environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Vanara, Michel Douat, Sep 2007, Arette, Pierre Saint-Martin, France. pp.234-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736293v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les karsts du domaine pyrénéen, témoins des paléoenvironnements depuis le Paléozoïque (transect Zone axiale - Zone nord pyrénéenne dans les Pyrénées-Atlantiques)</w:t>
+                <w:t xml:space="preserve">The environment indicators recorded in the subtropical karsts of China. Relations with the geomorphological evolution and the palaeoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pyrénées d'hier et d'aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Canérot, Jean-Paul Colin, Jean-Pierre Platel, Michel Bilotte, Sep 2008, Pau, France. pp.3-21</w:t>
+              <w:t xml:space="preserve">International congress « Karst Records », Chongqing, China, June 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895302v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environment indicators recorded in the subtropical karsts of China. Relations with the geomorphological evolution and the paleoenvironments</w:t>
+                <w:t xml:space="preserve">Les karsts du domaine pyrénéen, témoins des paléoenvironnements depuis le Paléozoïque (transect zone axiale - zone nord-pyrénéenne dans les Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fifth international conference climate change. The karst records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of geographical sciences, Southwest university, Jun 2008, Chongqing, Sichuan, China. pp.99</w:t>
+              <w:t xml:space="preserve">Actes du Colloque Pyrénées d'hier à aujourd'hui, Universite de Pau et des Pays de l'Adour, UFR Sciences et Techniques, Pau, 20-21 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Pau, France. pp.109-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895324v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00352838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonctionnement hydrogéologique du massif de Migaria, Caucase, Géorgie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les karsts du domaine pyrénéen, témoins des paléoenvironnements depuis le Paléozoïque (transect Zone axiale - Zone nord pyrénéenne dans les Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gorgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque : "Karsts de montagne : géomorphologie, patrimoine et ressources", 14-17 septembre 2006, Sion, Suisse, coll. EDYTEM, Cahiers de Géographie n° 7, p. 113-124.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pyrénées d'hier et d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Canérot, Jean-Paul Colin, Jean-Pierre Platel, Michel Bilotte, Sep 2008, Pau, France. pp.3-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00404719v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environment indicators recorded in the subtropical karsts of China. Relations with the geomorphological evolution and the palaeoenvironments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The environment indicators recorded in the subtropical karsts of China. Relations with the geomorphological evolution and the paleoenvironments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress « Karst Records », Chongqing, China, June 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, China</w:t>
+              <w:t xml:space="preserve">The fifth international conference climate change. The karst records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of geographical sciences, Southwest university, Jun 2008, Chongqing, Sichuan, China. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00404678v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les karsts du domaine pyrénéen, témoins des paléoenvironnements depuis le Paléozoïque (transect zone axiale - zone nord-pyrénéenne dans les Pyrénées-Atlantiques)</w:t>
+                <w:t xml:space="preserve">Le fonctionnement hydrogéologique du massif de Migaria, Caucase, Géorgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Maire</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gorgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque Pyrénées d'hier à aujourd'hui, Universite de Pau et des Pays de l'Adour, UFR Sciences et Techniques, Pau, 20-21 septembre 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du colloque : "Karsts de montagne : géomorphologie, patrimoine et ressources", 14-17 septembre 2006, Sion, Suisse, coll. EDYTEM, Cahiers de Géographie n° 7, p. 113-124.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sion, Suisse. pp.113-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2008.1060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00352838v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The monsoon rythmites of Dadong cave (Hubei, China). Genesis, environmental context and site effect</w:t>
+                <w:t xml:space="preserve">Les rythmites de mousson de la grotte de Dadong (Hubei, Chine) : mise en place, contexte environnemental et effet de site. [The monsoon rythmites of Dadong cave (Hubei, China). Genesis, environmental context and site effect]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Peng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+                <w:t xml:space="preserve">Zhebin Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international A.F.K. (Association Française de Karstologie) - A.R.D.K. - A.R.S.I.P. : Le karst, indicateur performant des environnements passés et actuel</w:t>
+              <w:t xml:space="preserve">Colloque international de Karstologie, Association Française de Karstologie et ARSIP, Arette, 6-8 septembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Arette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00352850v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rythmites de mousson de la grotte de Dadong (Hubei, Chine) : mise en place, contexte environnemental et effet de site. [The monsoon rythmites of Dadong cave (Hubei, China). Genesis, environmental context and site effect]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Maire</w:t>
+                <w:t xml:space="preserve">Les paléo-pertes recoupées du versant sud du massif des Arbailles : l'exemple du réseau du Yéti (LO10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Wei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhebin Qian</w:t>
+                <w:t xml:space="preserve">O. Delord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Karstologie, Association Française de Karstologie et ARSIP, Arette, 6-8 septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Arette, France</w:t>
+              <w:t xml:space="preserve">Colloque international A.F.K. (Association Française de Karstologie) - A.R.D.K. - A.R.S.I.P. : Le karst, indicateur performant des environnements passés et actuel, Arette, Pierre Saint-Martin, 6-9 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Arette, Pierre Saint-Martin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00347643v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00352847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paléo-pertes recoupées du versant sud du massif des Arbailles : l'exemple du réseau du Yéti (LO10)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The monsoon rythmites of Dadong cave (Hubei, China). Genesis, environmental context and site effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Delord</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international A.F.K. (Association Française de Karstologie) - A.R.D.K. - A.R.S.I.P. : Le karst, indicateur performant des environnements passés et actuel, Arette, Pierre Saint-Martin, 6-9 septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Arette, Pierre Saint-Martin, France</w:t>
+              <w:t xml:space="preserve">Colloque international A.F.K. (Association Française de Karstologie) - A.R.D.K. - A.R.S.I.P. : Le karst, indicateur performant des environnements passés et actuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Arette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00352847v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00352850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst as environmental recorder : methods of study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5123,142 +5111,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sino-French International Scientific Conference on Environment, Legacy, and Sustainable Development, Guiyang, China, July 2-5, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Guiyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic boom, deforestation, soils erosion and planning of territories organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sino-French International Scientific Conference on Environment, Legacy, and Sustainable Development, Guiyang, China, July 2-5, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Guiyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des processus naturels et anthropiques à l'archivage sédimentaire : les indicateurs du milieu enregistrés dans les karsts subtropicaux de Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5274,250 +5262,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table Ronde en l'honneur de R. Neboit-Guilhot : L'érosion entre société, climat et paléoenvironnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France. pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various surface reliefs of calcareous plateau of Aroca observed by free diving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde franco-suisse, Sion, 14-17 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Sion, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migaria, a karstic mountain of Caucase range. Results of expeditions in 1998, 2001 and 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gorgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde franco-suisse, Sion, Suisse, 14-17 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Sion, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau de la Gesohe (District de Panxian, province du Guizhou, Chine). Un exemple de grotte-tunnel sous vallée sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5533,73 +5521,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tavola rotonde internazionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefano Turri &amp; Alfredo Bini, Sep 2004, Frasassi, Italie. pp.105-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déstabilisation des terroirs karstiques de montagne en Chine du Sud-Ouest. Indicateurs de l'environnement et forçages socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5615,254 +5603,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Crises et mutations des agricultures de montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Clermont-Ferrand, France. pp.27-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau d'Etxanko Zola, un témoin privilégié de l'évolution du massif des Arbailles (Pyrénées occidentales, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">François Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference Karst 99, from karst landscape to karstic geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre aixois de géographie physique, Sep 1999, Mende, Grands Causses, Vercors, France. pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surface carbonatée du massif des Arbailles (Pyrénées-Atlantiques) : un exemple de paléoréseau hydrographique néogène déconnecté par la surrection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formations superficielles et géomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Rouen, France. pp.255-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5872,98 +5860,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources en eau du Guizhou. Relations entre environnement et développement économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie : la Chine une puissance mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Dié-des-Vosges, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5973,273 +5961,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le karst, indicateur performant des environnements passés et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, Arette - Pierre Saint-Martin, september 6-9, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 243 p., 2009, 978-2-9515952-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Pierre Saint-Martin, indicateur performant des environnements passés et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Douat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le karst, indicateur performant des environnements passés et actuels, 6-9 septembre 2007, Arette, Pyrénées-Atlantiques, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Arbailles, une moyenne montagne humanisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude Association Française de Karstologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58 p, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6249,108 +6237,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes d'Isturitz et d'Oxocelhaya, histoire d'un paysage souterrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isturitz et Oxocelhaya éditions, 29 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6360,176 +6348,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocorrosion et art pariétal : une exclusion mutuelle à l’origine de vides archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Beauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Barriquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.85-104, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante années de l’Association française de karstologie (AFK)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6592,571 +6580,571 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephane Jaillet ; Christophe Gauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst 2018. 40 ans de l'association française de karstologie; Hommage à Richard Maire. Karstologia Mémoires n°20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFK, pp.73-82, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Arbailles : le massif aux mille cavités</w:t>
+                <w:t xml:space="preserve">Les Arbailles, un karst à buttes des Pyrénées occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, pp.294-295, 2010, 2-95004222-5-5</w:t>
+              <w:t xml:space="preserve">, pp.292-293, 2010, Karstologia Mémoires n° 19, 2-9504222-5-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812752v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les karsts des Pyrénées occidentales de l'Atlantique au gave d'Ossau</w:t>
+                <w:t xml:space="preserve">Les Arbailles : le massif aux mille cavités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, pp.131-132, 2010, Karstologia Mémoires, 2-9504222-5-5</w:t>
+              <w:t xml:space="preserve">, 19, pp.294-295, 2010, 2-95004222-5-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799744v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Arbailles, un karst à buttes des Pyrénées occidentales</w:t>
+                <w:t xml:space="preserve">Les karsts des Pyrénées occidentales de l'Atlantique au gave d'Ossau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et karsts de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.292-293, 2010, Karstologia Mémoires n° 19, 2-9504222-5-5</w:t>
+              <w:t xml:space="preserve">, 19, pp.131-132, 2010, Karstologia Mémoires, 2-9504222-5-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799977v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excursion, pré-réunion. De la collision à l'évolution post-orogénique des Pyrénées : le karst de la Pierre Saint-Martin. 24e réunion des sciences de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hervouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Hervouët</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le massif d'Aran (Pyrénées-Atlantiques, France). Bilan des recherches spéléologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Besson</w:t>
+                <w:t xml:space="preserve">G. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cazenave</w:t>
+                <w:t xml:space="preserve">S. Vogrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vogrig</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-C. Delmasure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des études karstiques pour la compréhension des paléo-environnements des ursidés quaternaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7166,655 +7154,655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte d'Espalungue, vallée d'Ossau (Arudy, Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrica Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrica Desmonts</w:t>
+                <w:t xml:space="preserve">Éric de Valicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric de Valicourt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Josep Maria Vergés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée d'Arudy - Maison d'Ossau. 2023, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude microclimatique des grottes d'Isturitz et d'Oxocelhaya. Colline de Gaztelu (communes de Saint-Martin-d'Arberoue et d'Isturitz, Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Programmes d'analyses n° 028542, Service de l'Archéologie Nouvelle-Aquitaine. 2023, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes d'Isturitz, d'Oxocelhaya, du Figuier et d'Itziar. Étude microclimatique. Biodiversité (colline de Gaztelu, communes de Saint-Martin-d'Arberoue et d'Isturitz, Pyrénées-Atlantiques, Nouvelle-Aquitaine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Opération de prospection thématique n° 028311, Service de l'Archéologie de Nouvelle-Aquitaine. 2022, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espalungue, une grotte exceptionnelle de part ses inscriptions pariétales historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric de Valicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desmonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée d'Arudy - Maison d'Ossau. 2022, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondages archéologiques à Faardiko Harria (Sare, Pyrénées-Atlantiques). 3. Volet - Karstologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritza Villaluenga Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'archéologie Nouvelle-Aquitaine. 2021, pp.18-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes d'Isturitz, Oxocelhaya et Itziar. Colline de Gaztelu (communes de Saint-Martin-d'Arberoue et d'Isturitz, Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bramoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritza Villaluenga Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Opération de prospection thématique n° 028130, Service de l'Archéologie de Nouvelle-Aquitaine. 2021, pp.1-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.2. Grotte d'Espalungue. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7836,1354 +7824,1354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet collectif de recherche, PAVO - Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéens. 2021, pp.29-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isturitz, Saint-Martin-d'Arberoue. Les grottes d'Isturitz, d'Oxocelhaya et d'Itziar (colline de Gaztelu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction régionale des affaires culturelles Nouvelle Aquitaine; Service régional de l'archéologie. 2021, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.2. Grotte d'Espalungue</w:t>
+                <w:t xml:space="preserve">Saint-Martin-d'Arberoue et Isturitz. Les grottes d'Isturitz, d'Oxocelhaya et du Figuier (colline de Gaztelu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Projet collectif de recherche, PAVO - Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéens. 2020, pp.27-48</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction régionale des affaires culturelles Nouvelle-Aquitaine. 2020, pp.328-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04825347v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Martin-d'Arberoue et Isturitz. Les grottes d'Isturitz, d'Oxocelhaya et du Figuier (colline de Gaztelu)</w:t>
+                <w:t xml:space="preserve">2.2. Grotte d'Espalungue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Direction régionale des affaires culturelles Nouvelle-Aquitaine. 2020, pp.328-329</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de Valicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmasure-Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet collectif de recherche, PAVO - Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéens. 2020, pp.27-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04911721v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes d'Isturitz, d'Oxocelhaya et du Figuier. Colline de Gaztelu (communes de Saint-Martin-d'Arberoue et d'Isturitz, Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritza Villaluenga Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmasure-Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Opération d'analyses : 02 7885, Service régional de l'archéologie de Nouvelle-Aquitaine. 2020, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chauvin</w:t>
+                <w:t xml:space="preserve">Joel Coucouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Coucouron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grottes d'Isturitz, d'Oxocelhaya et d'Aldabia : invertébrés cavernicoles, microclimatologie et problème de conservation, paléontologie et ichnologie, états de surface des parois</w:t>
+                <w:t xml:space="preserve">Isturitz et Saint-Martin-d'Arberoue. Les grottes d'Isturitz, d'Oxocelhaya et d'Aldabia (colline de Gaztelu). Suivi climatiques, études des invertébrés cavernicoles et des traces d'ursidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Opération d'archéologie programmée n° 027674, Service régional de l'Archéologie de Nouvelle-Aquitaine. 2019, 115 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction régional des affaires culturelles Nouvelle Aquitaine. 2019, pp.362-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04825267v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Les grottes d'Isturitz, d'Oxocelhaya et d'Aldabia : invertébrés cavernicoles, microclimatologie et problème de conservation, paléontologie et ichnologie, états de surface des parois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmasure-Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rabanit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bramoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t>
+              <w:t xml:space="preserve">Opération d'archéologie programmée n° 027674, Service régional de l'Archéologie de Nouvelle-Aquitaine. 2019, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02426891v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isturitz et Saint-Martin-d'Arberoue. Les grottes d'Isturitz, d'Oxocelhaya et d'Aldabia (colline de Gaztelu). Suivi climatiques, études des invertébrés cavernicoles et des traces d'ursidés</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Direction régional des affaires culturelles Nouvelle Aquitaine. 2019, pp.362-363</w:t>
+                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911722v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.4 . Grotte d'Espalungue : I- Étude des processus de condensation-corrosion et de biocorrosion, II- Guano et biodiversité, III- Un peu d'Histoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Martin-d'Arberoue et Isturitz. Les grottes d'Isturitz et d'Oxocelhaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projet collectif de recherche, PAVO - Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéens. 2018, pp.42-53</w:t>
+              <w:t xml:space="preserve">Direction régionale des affaires culturelles Nouvelle-Aquitaine; Service régional de l'archéologie. 2018, pp.360-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04825345v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grottes d'Isturitz et d'Oxocelhaya : études biospéléologique et microclimatique</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Opération d'archéologie programmée n° 027455, Service régional de l'Archéologie de Nouvelle-Aquitaine. 2018, 31 p</w:t>
+                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04825212v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Martin-d'Arberoue et Isturitz. Les grottes d'Isturitz et d'Oxocelhaya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2.4 . Grotte d'Espalungue : I- Étude des processus de condensation-corrosion et de biocorrosion, II- Guano et biodiversité, III- Un peu d'Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmasure-Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de Valicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction régionale des affaires culturelles Nouvelle-Aquitaine; Service régional de l'archéologie. 2018, pp.360-361</w:t>
+              <w:t xml:space="preserve">Projet collectif de recherche, PAVO - Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéens. 2018, pp.42-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04911725v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t>
+                <w:t xml:space="preserve">Les grottes d'Isturitz et d'Oxocelhaya : études biospéléologique et microclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Labarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Opération d'archéologie programmée n° 027455, Service régional de l'Archéologie de Nouvelle-Aquitaine. 2018, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02042999v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des traitements antiparasitaires chez les ovins dans le haut bassin-versant du Saison : Impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contrat de rivière du Saison. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9251,51 +9239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42A400B3"/>
+    <w:nsid w:val="B9F79482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9482,51 +9470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanara-nathalie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1577.0044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wenhong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shouyue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.917" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Caillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J808JQM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bottazi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L49X9P2J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5422" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgeon Jean-Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latapie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2599" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latapie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806107v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825543v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2000.1750" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Can&#233;rot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chassevent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sigalas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jambert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vogrig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gorgeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1060" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhebin Qian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delord" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352837v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gorgeon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leveque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vandamme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936040v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lacroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799977v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hervou&#235;t" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazenave" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogrig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Delmasure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrica Desmonts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de Valicourt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Verg&#233;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825328v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desmonts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritza Villaluenga Martinez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911723v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure-Bernes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911721v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825212v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labarge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911725v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806087v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanara-nathalie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1577.0044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wenhong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shouyue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Caillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.917" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J808JQM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bottazi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5422" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgeon Jean-Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latapie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latapie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2000.1750" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Can&#233;rot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vogrig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chassevent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delord" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sigalas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gorgeon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wei" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhebin Qian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delord" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gorgeon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leveque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vandamme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lacroix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hervou&#235;t" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazenave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogrig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Delmasure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrica Desmonts" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de Valicourt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Verg&#233;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desmonts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritza Villaluenga Martinez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911723v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure-Bernes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825345v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labarge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>