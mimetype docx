--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -3686,277 +3686,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géosites endokarstiques : la construction d'un inventaire spécifique pour un patrimoine singulier... et pluriel !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+                <w:t xml:space="preserve">Isturitz, Oxocelhaya and Erberua Caves (Pyrénées-Atlantiques, France): geoarchaeological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bichet</w:t>
+                <w:t xml:space="preserve">Diego Garate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Canérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopatrimoine : un lustre d'inventaire en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dignes les Bains, France. pp. 210</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Paris 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00964696v1</w:t>
+                <w:t xml:space="preserve">hal-03716106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isturitz, Oxocelhaya and Erberua Caves (Pyrénées-Atlantiques, France): geoarchaeological studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Garate</w:t>
+                <w:t xml:space="preserve">Les géosites endokarstiques : la construction d'un inventaire spécifique pour un patrimoine singulier... et pluriel !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lans</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Paris 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Géopatrimoine : un lustre d'inventaire en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dignes les Bains, France. pp. 210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716106v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00964696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le massif d’Aran (Pyrénées-Atlantiques, France) : expérience de traçage et apport à son fonctionnement hydrogéologique</w:t>
               </w:r>
@@ -4696,407 +4696,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00404719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rythmites de mousson de la grotte de Dadong (Hubei, Chine) : mise en place, contexte environnemental et effet de site. [The monsoon rythmites of Dadong cave (Hubei, China). Genesis, environmental context and site effect]</w:t>
+                <w:t xml:space="preserve">The monsoon rythmites of Dadong cave (Hubei, China). Genesis, environmental context and site effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Wei</w:t>
+                <w:t xml:space="preserve">W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhebin Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Karstologie, Association Française de Karstologie et ARSIP, Arette, 6-8 septembre 2007</w:t>
+              <w:t xml:space="preserve">Colloque international A.F.K. (Association Française de Karstologie) - A.R.D.K. - A.R.S.I.P. : Le karst, indicateur performant des environnements passés et actuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Arette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00347643v1</w:t>
+                <w:t xml:space="preserve">halshs-00352850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paléo-pertes recoupées du versant sud du massif des Arbailles : l'exemple du réseau du Yéti (LO10)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les rythmites de mousson de la grotte de Dadong (Hubei, Chine) : mise en place, contexte environnemental et effet de site. [The monsoon rythmites of Dadong cave (Hubei, China). Genesis, environmental context and site effect]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Jambert</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Delord</w:t>
+                <w:t xml:space="preserve">Zhebin Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international A.F.K. (Association Française de Karstologie) - A.R.D.K. - A.R.S.I.P. : Le karst, indicateur performant des environnements passés et actuel, Arette, Pierre Saint-Martin, 6-9 septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Arette, Pierre Saint-Martin, France</w:t>
+              <w:t xml:space="preserve">Colloque international de Karstologie, Association Française de Karstologie et ARSIP, Arette, 6-8 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Arette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00352847v1</w:t>
+                <w:t xml:space="preserve">halshs-00347643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The monsoon rythmites of Dadong cave (Hubei, China). Genesis, environmental context and site effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Maire</w:t>
+                <w:t xml:space="preserve">Les paléo-pertes recoupées du versant sud du massif des Arbailles : l'exemple du réseau du Yéti (LO10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Peng</w:t>
+                <w:t xml:space="preserve">M. Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+                <w:t xml:space="preserve">O. Delord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international A.F.K. (Association Française de Karstologie) - A.R.D.K. - A.R.S.I.P. : Le karst, indicateur performant des environnements passés et actuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Arette, France</w:t>
+              <w:t xml:space="preserve">Colloque international A.F.K. (Association Française de Karstologie) - A.R.D.K. - A.R.S.I.P. : Le karst, indicateur performant des environnements passés et actuel, Arette, Pierre Saint-Martin, 6-9 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Arette, Pierre Saint-Martin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00352850v1</w:t>
+                <w:t xml:space="preserve">halshs-00352847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst as environmental recorder : methods of study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7359,915 +7359,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grottes d'Isturitz, d'Oxocelhaya, du Figuier et d'Itziar. Étude microclimatique. Biodiversité (colline de Gaztelu, communes de Saint-Martin-d'Arberoue et d'Isturitz, Pyrénées-Atlantiques, Nouvelle-Aquitaine, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espalungue, une grotte exceptionnelle de part ses inscriptions pariétales historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de Valicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desmonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Opération de prospection thématique n° 028311, Service de l'Archéologie de Nouvelle-Aquitaine. 2022, 50 p</w:t>
+              <w:t xml:space="preserve">Musée d'Arudy - Maison d'Ossau. 2022, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825185v1</w:t>
+                <w:t xml:space="preserve">hal-04825328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espalungue, une grotte exceptionnelle de part ses inscriptions pariétales historiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric de Valicourt</w:t>
+                <w:t xml:space="preserve">Les grottes d'Isturitz, d'Oxocelhaya, du Figuier et d'Itziar. Étude microclimatique. Biodiversité (colline de Gaztelu, communes de Saint-Martin-d'Arberoue et d'Isturitz, Pyrénées-Atlantiques, Nouvelle-Aquitaine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Desmonts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vanara</w:t>
+                <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Musée d'Arudy - Maison d'Ossau. 2022, 12 p</w:t>
+              <w:t xml:space="preserve">Opération de prospection thématique n° 028311, Service de l'Archéologie de Nouvelle-Aquitaine. 2022, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825328v1</w:t>
+                <w:t xml:space="preserve">hal-04825185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondages archéologiques à Faardiko Harria (Sare, Pyrénées-Atlantiques). 3. Volet - Karstologie</w:t>
+                <w:t xml:space="preserve">Les grottes d'Isturitz, Oxocelhaya et Itziar. Colline de Gaztelu (communes de Saint-Martin-d'Arberoue et d'Isturitz, Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bramoullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritza Villaluenga Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service régional de l'archéologie Nouvelle-Aquitaine. 2021, pp.18-29</w:t>
+              <w:t xml:space="preserve">Opération de prospection thématique n° 028130, Service de l'Archéologie de Nouvelle-Aquitaine. 2021, pp.1-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911726v1</w:t>
+                <w:t xml:space="preserve">hal-04804761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grottes d'Isturitz, Oxocelhaya et Itziar. Colline de Gaztelu (communes de Saint-Martin-d'Arberoue et d'Isturitz, Pyrénées-Atlantiques)</w:t>
+                <w:t xml:space="preserve">Sondages archéologiques à Faardiko Harria (Sare, Pyrénées-Atlantiques). 3. Volet - Karstologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritza Villaluenga Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'archéologie Nouvelle-Aquitaine. 2021, pp.18-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bramoullé</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04804761v1</w:t>
+                <w:t xml:space="preserve">hal-04911726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.2. Grotte d'Espalungue. Rapport de synthèse</w:t>
+                <w:t xml:space="preserve">Isturitz, Saint-Martin-d'Arberoue. Les grottes d'Isturitz, d'Oxocelhaya et d'Itziar (colline de Gaztelu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Projet collectif de recherche, PAVO - Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéens. 2021, pp.29-57</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction régionale des affaires culturelles Nouvelle Aquitaine; Service régional de l'archéologie. 2021, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825352v1</w:t>
+                <w:t xml:space="preserve">hal-04911723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isturitz, Saint-Martin-d'Arberoue. Les grottes d'Isturitz, d'Oxocelhaya et d'Itziar (colline de Gaztelu)</w:t>
+                <w:t xml:space="preserve">2.2. Grotte d'Espalungue. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Direction régionale des affaires culturelles Nouvelle Aquitaine; Service régional de l'archéologie. 2021, pp.424</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet collectif de recherche, PAVO - Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéens. 2021, pp.29-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911723v1</w:t>
+                <w:t xml:space="preserve">hal-04825352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Martin-d'Arberoue et Isturitz. Les grottes d'Isturitz, d'Oxocelhaya et du Figuier (colline de Gaztelu)</w:t>
+                <w:t xml:space="preserve">2.2. Grotte d'Espalungue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Direction régionale des affaires culturelles Nouvelle-Aquitaine. 2020, pp.328-329</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de Valicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmasure-Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet collectif de recherche, PAVO - Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéens. 2020, pp.27-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911721v1</w:t>
+                <w:t xml:space="preserve">hal-04825347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.2. Grotte d'Espalungue</w:t>
+                <w:t xml:space="preserve">Les grottes d'Isturitz, d'Oxocelhaya et du Figuier. Colline de Gaztelu (communes de Saint-Martin-d'Arberoue et d'Isturitz, Pyrénées-Atlantiques, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritza Villaluenga Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmasure-Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Opération d'analyses : 02 7885, Service régional de l'archéologie de Nouvelle-Aquitaine. 2020, 82 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Delmasure-Bernes</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04825347v1</w:t>
+                <w:t xml:space="preserve">hal-04800001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grottes d'Isturitz, d'Oxocelhaya et du Figuier. Colline de Gaztelu (communes de Saint-Martin-d'Arberoue et d'Isturitz, Pyrénées-Atlantiques, France)</w:t>
+                <w:t xml:space="preserve">Saint-Martin-d'Arberoue et Isturitz. Les grottes d'Isturitz, d'Oxocelhaya et du Figuier (colline de Gaztelu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Opération d'analyses : 02 7885, Service régional de l'archéologie de Nouvelle-Aquitaine. 2020, 82 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction régionale des affaires culturelles Nouvelle-Aquitaine. 2020, pp.328-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800001v1</w:t>
+                <w:t xml:space="preserve">hal-04911721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t>
               </w:r>
@@ -8279,51 +8279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Coucouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8435,271 +8435,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grottes d'Isturitz, d'Oxocelhaya et d'Aldabia : invertébrés cavernicoles, microclimatologie et problème de conservation, paléontologie et ichnologie, états de surface des parois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Bramoullé</w:t>
+                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Opération d'archéologie programmée n° 027674, Service régional de l'Archéologie de Nouvelle-Aquitaine. 2019, 115 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Nouvelle-Aquitaine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825267v1</w:t>
+                <w:t xml:space="preserve">hal-02426891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire ancienne de la vallée d’Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les grottes d'Isturitz, d'Oxocelhaya et d'Aldabia : invertébrés cavernicoles, microclimatologie et problème de conservation, paléontologie et ichnologie, états de surface des parois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vanara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmasure-Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rabanit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bramoullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Opération d'archéologie programmée n° 027674, Service régional de l'Archéologie de Nouvelle-Aquitaine. 2019, 115 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02426891v1</w:t>
+                <w:t xml:space="preserve">hal-04825267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Martin-d'Arberoue et Isturitz. Les grottes d'Isturitz et d'Oxocelhaya</w:t>
               </w:r>
@@ -8867,237 +8867,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.4 . Grotte d'Espalungue : I- Étude des processus de condensation-corrosion et de biocorrosion, II- Guano et biodiversité, III- Un peu d'Histoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les grottes d'Isturitz et d'Oxocelhaya : études biospéléologique et microclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Projet collectif de recherche, PAVO - Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéens. 2018, pp.42-53</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Labarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Opération d'archéologie programmée n° 027455, Service régional de l'Archéologie de Nouvelle-Aquitaine. 2018, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825345v1</w:t>
+                <w:t xml:space="preserve">hal-04825212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grottes d'Isturitz et d'Oxocelhaya : études biospéléologique et microclimatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2.4 . Grotte d'Espalungue : I- Étude des processus de condensation-corrosion et de biocorrosion, II- Guano et biodiversité, III- Un peu d'Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmasure-Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de Valicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vanara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projet collectif de recherche, PAVO - Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéens. 2018, pp.42-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Labarge</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04825212v1</w:t>
+                <w:t xml:space="preserve">hal-04825345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des traitements antiparasitaires chez les ovins dans le haut bassin-versant du Saison : Impacts environnementaux</w:t>
               </w:r>
@@ -9239,51 +9239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9F79482"/>
+    <w:nsid w:val="780E29FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9470,51 +9470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanara-nathalie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1577.0044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wenhong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shouyue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Caillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.917" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J808JQM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bottazi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5422" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgeon Jean-Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latapie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latapie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2000.1750" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Can&#233;rot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vogrig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chassevent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delord" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sigalas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gorgeon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wei" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhebin Qian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352847v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delord" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gorgeon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leveque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vandamme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lacroix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hervou&#235;t" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazenave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogrig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Delmasure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrica Desmonts" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de Valicourt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Verg&#233;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desmonts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritza Villaluenga Martinez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911723v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure-Bernes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825345v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labarge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanara-nathalie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1577.0044" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wenhong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shouyue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2019.3205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Caillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.917" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13790" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9547" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J808JQM0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bottazi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.6211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7520" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.5422" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgeon Jean-Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pernet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latapie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2599" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latapie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2000.1750" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03928382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704499v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rivero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Can&#233;rot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cazenave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vogrig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chassevent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delord" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sigalas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895302v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gorgeon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhebin Qian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delord" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gorgeon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leveque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vandamme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lacroix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Beauvillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Dardenne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01890352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hervou&#235;t" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazenave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vogrig" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Delmasure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352852v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825306v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrica Desmonts" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de Valicourt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Verg&#233;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804721v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825328v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desmonts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804761v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritza Villaluenga Martinez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911723v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure-Bernes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911721v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825267v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labarge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>