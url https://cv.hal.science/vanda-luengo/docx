--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -602,503 +602,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t>
+                <w:t xml:space="preserve">Liens entre performance, assiduité et questions posées et votées en ligne dans le cadre d’une classe inversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bonnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.27.2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049566v1</w:t>
+                <w:t xml:space="preserve">hal-03330035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre performance, assiduité et questions posées et votées en ligne dans le cadre d’une classe inversée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Harrak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Chaachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (2), </w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.69-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.27.2.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330035v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Student Questions to Student Profiles in a Blended Learning Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Consequences of Switching to Blended Learning: The Grenoble Medical School Key Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahal Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Learning Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18608/jla.2019.61.4⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247, pp.356-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-852-5-356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100131v1</w:t>
+                <w:t xml:space="preserve">hal-02007689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of Switching to Blended Learning: The Grenoble Medical School Key Elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Schwebel</w:t>
+                <w:t xml:space="preserve">From Student Questions to Student Profiles in a Blended Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 247, pp.356-360. </w:t>
+              <w:t xml:space="preserve">Journal of Learning Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.54-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-852-5-356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18608/jla.2019.61.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007689v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de connaissances perceptivo-gestuelles dans un Système Tutoriel Intelligent</w:t>
               </w:r>
@@ -2170,221 +2170,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de l'Action Spécifique &amp;quot;Conception d'une Plateforme pour la recherche en EIAH&amp;quot; à l'ingénierie des Environnements Informatiques pour l'Apprentissage Humain.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un modelo propuesto a partir de la inteligencia artificial y la didáctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 12, pp.343-360</w:t>
+              <w:t xml:space="preserve">EMA, Investigación e innovación en educación matemática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (1), pp.205-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696401v1</w:t>
+                <w:t xml:space="preserve">hal-00961976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modelo propuesto a partir de la inteligencia artificial y la didáctica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contributions de l'Action Spécifique &amp;quot;Conception d'une Plateforme pour la recherche en EIAH&amp;quot; à l'ingénierie des Environnements Informatiques pour l'Apprentissage Humain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Andre Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMA, Investigación e innovación en educación matemática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 10 (1), pp.205-241</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.343-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961976v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et prise en compte des contraintes didactiques et informatiques dans la conception et le développement du micromonde de preuve Cabri-Euclide</w:t>
               </w:r>
@@ -2547,399 +2547,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Feedback Policy from Historical Data: An Offline Approach within Pyrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et décision de rétroactions épistémiques dans l'environnement AlgoPython</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jun 2025, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158735v1</w:t>
+                <w:t xml:space="preserve">hal-05163937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Detection of Attention and Retention in Educational Videos Using Eye-Tracking, Dynamic Areas of Interest and Feature Fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Feedback Policy from Historical Data: An Offline Approach within Pyrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Branthôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-98417-4_10⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerme, Italy. pp.165-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98414-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134575v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et décision de rétroactions épistémiques dans l'environnement AlgoPython</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Automated Detection of Attention and Retention in Educational Videos Using Eye-Tracking, Dynamic Areas of Interest and Feature Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Nikneshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98417-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163937v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing revision events in students' writing processes using LLMs</w:t>
               </w:r>
@@ -4253,51 +4253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Teachers' Perceptions of Students' Questions Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,165 +4364,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Identification of Questions in MOOC Forums and Association with Self-Regulated Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Recherche intelligente de processus d'analyse de traces d'e-learning via des inférences sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.564-567</w:t>
+              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157335v1</w:t>
+                <w:t xml:space="preserve">hal-02155496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of Peer Interactions in Multi-player Learning Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guinebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4550,329 +4550,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Technology Enhanced Learning 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Automatic Identification of Questions in MOOC Forums and Association with Self-Regulated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.564-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157331v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche intelligente de processus d'analyse de traces d'e-learning via des inférences sémantiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155496v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Improving Students’ Forum Posts Categorization in MOOCs and Impact on Performance Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning @ Scale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.47:1-47:4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4906,51 +4906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de questions posées et votées en ligne dans le cadre d'une classe inversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,51 +5001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection Automatique d’Interactions entre Pairs dans les Jeux Sérieux Multi-Joueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guinebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5103,727 +5103,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of Switching to Blended Learning: The Grenoble Medical School Key Element</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un réseau bayésien pour le diagnostic des compétences non-techniques en situation critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Marco Lionel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Schwebel</w:t>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Informatics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden. pp.356 - 360</w:t>
+              <w:t xml:space="preserve">Neuvièmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774648v1</w:t>
+                <w:t xml:space="preserve">hal-01857604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau bayésien pour le diagnostic des compétences non-techniques en situation critique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Jambon</w:t>
+                <w:t xml:space="preserve">Consequences of Switching to Blended Learning: The Grenoble Medical School Key Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahal Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Di Marco Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.93-100</w:t>
+              <w:t xml:space="preserve">Medical Informatics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden. pp.356 - 360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857604v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+                <w:t xml:space="preserve">Capitalisation of Analysis Processes : Enabling Reproducibility, Openess and Adaptability thanks to Narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.245-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170358.3170408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015705v1</w:t>
+                <w:t xml:space="preserve">hal-01714184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation of Analysis Processes : Enabling Reproducibility, Openess and Adaptability thanks to Narration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.10-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714184v1</w:t>
+                <w:t xml:space="preserve">hal-02015705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Architecture for Non-Technical Skills Diagnosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Analysis of peer interactions features in Multi-Player Learning Games: semi-automatic approach and proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guinebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Tutoring Systems (ITS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Games Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774652v1</w:t>
+                <w:t xml:space="preserve">hal-01857612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of peer interactions features in Multi-Player Learning Games: semi-automatic approach and proof of concept</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">A Hybrid Architecture for Non-Technical Skills Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Games Based Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Tutoring Systems (ITS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.300-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91464-0_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857612v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'hybridation entre les communautés LAK, EDM et AIED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5999,51 +5999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling Students from Their Questions in a Blended Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6110,771 +6110,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGAM : un modèle générique pour l'adaptation multi-aspects dans les EIAH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Monterrat</w:t>
+                <w:t xml:space="preserve">An Ontology for Describing Scenarios of Multi-players Learning Games: Toward an Automatic Detection of Group Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guinebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517137v1</w:t>
+                <w:t xml:space="preserve">hal-01578371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layered architecture for analysis of non-technical-skills in critical situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence In Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Wuhan, China. pp.463-466, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61425-0_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What information do teachers demand from a computerized classroom? An exploratory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Martinez-Monés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Martinez-Monés</w:t>
+                <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Lécuyer-Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASI spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitaliser les processus d'analyse de traces d'e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologies et outils pour le recueil, l’analyse et la visualisation des traces d’interaction - ORPHEE-RDV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Authoring Tool to Elicit Knowledge to be Taught without Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAGAM : un modèle générique pour l'adaptation multi-aspects dans les EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monterrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa Diattara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.29-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588822v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology for Describing Scenarios of Multi-players Learning Games: Toward an Automatic Detection of Group Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Authoring Tool to Elicit Knowledge to be Taught without Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Guinebert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.82-91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006315100820091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578371v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une adaptation des apprentissages générique et multi-aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monterrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6912,51 +6912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying relationships between students' questions type and their behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7007,90 +7007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche narrative des processus d'analyses de traces d'apprentissage : un framework ontologique pour la capitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7115,77 +7115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de raisonnement pour le diagnostic et le feedback dans l’apprentissage de la gestion des compétences non techniques en situation critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7223,90 +7223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGAM: A Multi-Aspect Generic Adaptation Model for Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monterrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7448,77 +7448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for the Analysis of Perceptual and Gestural Performance During Critical Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7559,347 +7559,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Capitalization of Processes Analyzing Learning Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.397-403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502327v1</w:t>
+                <w:t xml:space="preserve">hal-01336851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Capitalization of Processes Analyzing Learning Interaction Traces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Corneloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.397-403, </w:t>
+              <w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Florianopolis, Brazil. pp.66-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336851v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Authoring Tool to Acquire Knowledge for ITS Teaching Problem Solving Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Diattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.575-578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7927,615 +7927,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Keep Your Eyes on ’em all!”: A Mobile Eye-Tracking Analysis of Teachers’ Sensitivity to Students</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+                <w:t xml:space="preserve">An Approach to the TEL Teaching of Non-technical Skills from the Perspective of an Ill-Defined Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conf. on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_6⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.555-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362185v1</w:t>
+                <w:t xml:space="preserve">hal-01406624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to the TEL Teaching of Non-technical Skills from the Perspective of an Ill-Defined Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">“Keep Your Eyes on ’em all!”: A Mobile Eye-Tracking Analysis of Teachers’ Sensitivity to Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.555-558, </w:t>
+              <w:t xml:space="preserve">11th European Conf. on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France. pp.72-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406624v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un Framework de Traitement de Traces pour l'Analyse de Connaissances Perceptivo-Gestuelles : Le Cas de la Chirurgie Orthopédique Percutanée</w:t>
+                <w:t xml:space="preserve">Representing and Mining Association Rules from Multisource Heterogeneous Simulation Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.222-233</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405951v1</w:t>
+                <w:t xml:space="preserve">hal-01178905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining surgery phase-related sequential rules from vertebroplasty simulations traces</w:t>
+                <w:t xml:space="preserve">Proposition d'un Framework de Traitement de Traces pour l'Analyse de Connaissances Perceptivo-Gestuelles : Le Cas de la Chirurgie Orthopédique Percutanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.222-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180276v1</w:t>
+                <w:t xml:space="preserve">hal-01405951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOP8_Cycle: Merging both data and analysis operators life cycles for Technology Enhanced Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Ortega</w:t>
+                <w:t xml:space="preserve">Mining surgery phase-related sequential rules from vertebroplasty simulations traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics and Knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Poughkeepsie, United States</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167195v1</w:t>
+                <w:t xml:space="preserve">hal-01180276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing and Mining Association Rules from Multisource Heterogeneous Simulation Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
+                <w:t xml:space="preserve">DOP8_Cycle: Merging both data and analysis operators life cycles for Technology Enhanced Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Learning Analytics and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Poughkeepsie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178905v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Heterogeneous Multisource Traces to Perceptual-Gestural Sequences: the PeTra Treatment Approach</w:t>
               </w:r>
@@ -8733,64 +8733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil auteur pour des EIAH destinés à l’apprentissage de méthodes : formalisation des connaissances à acquérir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Diattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8848,243 +8848,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur l'impact d'éléments de scénarisation pédagogique sur le diagnostic d'activité de l'apprenant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">Comparaison de l'impact de techniques de diagnostic des connaissances sur l'apprentissage d'une stratégie d'aide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Mostow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur lesEnvironnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.117-128</w:t>
+              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871570v1</w:t>
+                <w:t xml:space="preserve">hal-00825330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'impact de techniques de diagnostic des connaissances sur l'apprentissage d'une stratégie d'aide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Mostow</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur l'impact d'éléments de scénarisation pédagogique sur le diagnostic d'activité de l'apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur lesEnvironnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825330v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en place d'un entrepôt de traces et processus de traitement EIAH : UnderTracks</w:t>
               </w:r>
@@ -9109,51 +9109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9217,51 +9217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.754-757, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9346,51 +9346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9484,51 +9484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Autrans, France</w:t>
@@ -9551,251 +9551,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Student Models in Different Formalisms by Predicting their Impact on Help Success</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Mostow</w:t>
+                <w:t xml:space="preserve">Assistance à la conception de techniques de diagnostic des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.203-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871563v1</w:t>
+                <w:t xml:space="preserve">hal-00871571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance à la conception de techniques de diagnostic des connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Comparing Student Models in Different Formalisms by Predicting their Impact on Help Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Mostow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.161-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871571v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse oculométrique &amp;quot;on-line&amp;quot; avec zones d'intérêt dynamiques : application aux environnements d'apprentissage sur simulateur</w:t>
               </w:r>
@@ -9898,51 +9898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems : Co-adaptation in Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Chania, Crête, Greece. pp.620-621, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10106,51 +10106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICE 2012 - 8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10264,260 +10264,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptable and Reusable Query Patterns for Trace-Based Learner Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Implementation of a Visual and Haptic Simulator in a Platform for a TEL System in Percutaneuos Orthopedic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemya Settouti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Aurélie Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mille</w:t>
+                <w:t xml:space="preserve">Tonetti Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2011 - 6th European Conference on Technology Enhanced Learning : towards ubiquitous learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Palermo, Italy. pp.384-397, </w:t>
+              <w:t xml:space="preserve">MMVR 2011 - Medicine Meets Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Newport Beach, CA, United States. pp.324-328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23985-4_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-706-2-324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877803v1</w:t>
+                <w:t xml:space="preserve">hal-00877801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Visual and Haptic Simulator in a Platform for a TEL System in Percutaneuos Orthopedic Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptable and Reusable Query Patterns for Trace-Based Learner Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemya Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Larcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tonetti Jérôme</w:t>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMVR 2011 - Medicine Meets Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2011 - 6th European Conference on Technology Enhanced Learning : towards ubiquitous learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Palermo, Italy. pp.384-397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23985-4_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-706-2-324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00877801v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des traces de nature différente à la sensibilité de la modélisation des connaissances en situation d'apprentissage</w:t>
               </w:r>
@@ -10903,51 +10903,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation and results for calibrating automatic diagnosis belief linked to problem solving modalities: a case study in electricity</w:t>
+                <w:t xml:space="preserve">How to take into account different problem solving modalities for doing a diagnosis? Experiment and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
@@ -10965,276 +10965,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTEL 2010, 5th European Conference on Technology Enhanced Learning, Sustaining TEL: From Innovation to Learning and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelone, Spain. 6 p</w:t>
+              <w:t xml:space="preserve">ITS 2010: 10th International Conference on Intelligent Tutoring Systems : Bridges to Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pittsburg, United States. pp.380-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948750v1</w:t>
+                <w:t xml:space="preserve">hal-00948797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of a simulator for a TEL system in orthopaedic surgery.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Larcher</w:t>
+                <w:t xml:space="preserve">Experimentation and results for calibrating automatic diagnosis belief linked to problem solving modalities: a case study in electricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Tonetti</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality International Conference (VRIC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">ECTEL 2010, 5th European Conference on Technology Enhanced Learning, Sustaining TEL: From Innovation to Learning and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelone, Spain. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593054v1</w:t>
+                <w:t xml:space="preserve">hal-00948750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to take into account different problem solving modalities for doing a diagnosis? Experiment and results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">Conception of a simulator for a TEL system in orthopaedic surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2010: 10th International Conference on Intelligent Tutoring Systems : Bridges to Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pittsburg, United States. pp.380-383</w:t>
+              <w:t xml:space="preserve">Virtual Reality International Conference (VRIC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948797v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de traces d'activité provenant de différents contextes dans des algorithmes de diagnostic - Etude de cas : Le modèle DiagElec</w:t>
               </w:r>
@@ -11328,51 +11328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulator for learning percutaneous orthopaedic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonetti Jéromê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11453,90 +11453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Learner Modelling Framework for Technology-Enhanced Learning Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemya Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sousse, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11564,259 +11564,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a learning environment in percutaneous surgery: models of knowledge, gesture and learning situations.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
+                <w:t xml:space="preserve">Design Implementation and computer validation of didactical decision model in a learning environment for ortopaedic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Research on Learning and Instruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">14th International Conference on Artificial Intelligence in Education. Workshop Intelligent Support for Exploratory Environments.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948770v1</w:t>
+                <w:t xml:space="preserve">hal-00948769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de conception d'un simulateur vidéo laparoscopique. De l'analyse des connaissances á la création des parcours d'apprentissage : Le cas de la chirurgie aortique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arez Mameli</w:t>
+                <w:t xml:space="preserve">DiagElec: A model of Diagnosis in Electricity using a learner's model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurel Mesas</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence EIAH 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, (8 p.)</w:t>
+              <w:t xml:space="preserve">Proceedings of EC-TEL'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948834v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de l'expérience en chirurgie percutanée : analyse cognitive et conception d'outils de formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11858,234 +11819,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque international de l'association Recherches et Pratiques en Didactique Professionnelle, DidaPro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiagElec: A model of Diagnosis in Electricity using a learner's model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">Designing a learning environment in percutaneous surgery: models of knowledge, gesture and learning situations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EC-TEL'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, (6 p.)</w:t>
+              <w:t xml:space="preserve">European Association for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948800v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Implementation and computer validation of didactical decision model in a learning environment for ortopaedic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie de conception d'un simulateur vidéo laparoscopique. De l'analyse des connaissances á la création des parcours d'apprentissage : Le cas de la chirurgie aortique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arez Mameli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Aurel Mesas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Artificial Intelligence in Education. Workshop Intelligent Support for Exploratory Environments.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, 10 p</w:t>
+              <w:t xml:space="preserve">Actes de la conférence EIAH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948769v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision d'une activité d'apprentissage à partir d'Indicateurs réutilisés dans l'environnement EM-AGIIR</w:t>
               </w:r>
@@ -12147,126 +12147,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surround a virtual environment to becomes a TEL environment in orthopaedic surgery</w:t>
+                <w:t xml:space="preserve">Take into account knowledge constraints for TEL environments design in medical education.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres internationales de Réalité Virtuelle,VRIC Education, Training and Employment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">ICALT 2008: The 8th IEEE International Conference on Advanced Learning Technologies, Santander, Cantabria, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, pp.839-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962092v1</w:t>
+                <w:t xml:space="preserve">hal-00961988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision-making process to produce adaptive feedback in learning environments for professional domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12298,96 +12298,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take into account knowledge constraints for TEL environments design in medical education.</w:t>
+                <w:t xml:space="preserve">Surround a virtual environment to becomes a TEL environment in orthopaedic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2008: The 8th IEEE International Conference on Advanced Learning Technologies, Santander, Cantabria, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, pp.839-841</w:t>
+              <w:t xml:space="preserve">10e rencontres internationales de Réalité Virtuelle,VRIC Education, Training and Employment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961988v1</w:t>
+                <w:t xml:space="preserve">hal-00962092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de différents niveaux d'appropriation pédagogique dans la conception d'un simulateur d'apprentissage en chirurgie orthopédique.</w:t>
               </w:r>
@@ -12587,758 +12587,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take into account knowledge constraints for design of TEL environments in medical education</w:t>
+                <w:t xml:space="preserve">Utilisation des réseaux bayésiens pour la conception des Environnements informatiques d'apprentissage Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Spain. pp.839</w:t>
+              <w:t xml:space="preserve">Séminaire A3, LIPN, Janvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593047v1</w:t>
+                <w:t xml:space="preserve">hal-00962093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des réseaux bayésiens pour la conception des Environnements informatiques d'apprentissage Humain</w:t>
+                <w:t xml:space="preserve">Take into account knowledge constraints for design of TEL environments in medical education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire A3, LIPN, Janvier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">The 8th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Spain. pp.839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962093v1</w:t>
+                <w:t xml:space="preserve">hal-00593047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web-based experimentation platform: an example of electricity learning experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of adaptive surgery learning environment with bayesian network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference ICL'2007 Interactive Computer Aided Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Villach, Austria. pp.n.a</w:t>
+              <w:t xml:space="preserve">INTED2007. International Technology, Education and Development Conference (Valence, Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Valence, Spain. (9 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962033v1</w:t>
+                <w:t xml:space="preserve">hal-00961998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions interdisciplinaires à la conception d'un environnement de formation en orthopédie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+                <w:t xml:space="preserve">Web-based experimentation platform: an example of electricity learning experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre B. Anastique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Medical and Surgical Interventions, SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, (8 p.)</w:t>
+              <w:t xml:space="preserve">International Conference ICL'2007 Interactive Computer Aided Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Villach, Austria. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962000v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions and Bayesian Network for an adaptative Orthopaedic Surgery Learning Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions interdisciplinaires à la conception d'un environnement de formation en orthopédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vu Minh Chieu</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on User Modeling. 2nd Workshop on Personalisation for E-Health, Greece</w:t>
+              <w:t xml:space="preserve">Computer Assisted Medical and Surgical Interventions, SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961999v1</w:t>
+                <w:t xml:space="preserve">hal-00962000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of adaptive surgery learning environment with bayesian network</w:t>
+                <w:t xml:space="preserve">Conceptions and Bayesian Network for an adaptative Orthopaedic Surgery Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Minh Chieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTED2007. International Technology, Education and Development Conference (Valence, Espagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Valence, Spain. (9 p.)</w:t>
+              <w:t xml:space="preserve">11th International Conference on User Modeling. 2nd Workshop on Personalisation for E-Health, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961998v1</w:t>
+                <w:t xml:space="preserve">hal-00961999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle informatique pour la production de rétroactions épistémiques. L'exemple d'un environnement d'apprentissage en chirurgie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge design centred for TEL systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited keynote address, Second Kaleidoscope Symposium, Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161373v1</w:t>
+                <w:t xml:space="preserve">hal-00962094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge design centred for TEL systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle informatique pour la production de rétroactions épistémiques. L'exemple d'un environnement d'apprentissage en chirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Jeu de transparents</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962094v1</w:t>
+                <w:t xml:space="preserve">hal-00161373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Building Intelligent Learning Environments in Ill-defined Domains</w:t>
               </w:r>
@@ -13413,463 +13413,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulare per apprendere : nuovi approcci e strumenti</w:t>
+                <w:t xml:space="preserve">TELEOS: Entorno basado en nuevas tecnologías para el aprendizaje de actos quirúrjicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tutoriel SIE-L (Società Italiana di e-Learning)</w:t>
+              <w:t xml:space="preserve">Online Educa, Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962098v1</w:t>
+                <w:t xml:space="preserve">hal-00962097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive learning scenarios for detection of misconceptions about electricity and remediation</w:t>
+                <w:t xml:space="preserve">Un questionnaire dynamique pour le suivi et l'analyse de l'activité et des productions d'élèves en électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference ICL'2006 Interactive Computer Aided Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Villach, Austria. pp.Actes CD, ISBN: 3-89958-195-4</w:t>
+              <w:t xml:space="preserve">Colloque International JOCAIR'2006 Premières Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190713v1</w:t>
+                <w:t xml:space="preserve">hal-00190150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TELEOS : de l'analyse de l'activité professionnelle à la formalisation des connaissances pour un environnement d'apprentissage</w:t>
+                <w:t xml:space="preserve">Simulare per apprendere : nuovi approcci e strumenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e journées francophones d'Ingénierie des connaissances IC'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.101-110</w:t>
+              <w:t xml:space="preserve">Tutoriel SIE-L (Società Italiana di e-Learning)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190719v1</w:t>
+                <w:t xml:space="preserve">hal-00962098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un questionnaire dynamique pour le suivi et l'analyse de l'activité et des productions d'élèves en électricité</w:t>
+                <w:t xml:space="preserve">Adaptive learning scenarios for detection of misconceptions about electricity and remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International JOCAIR'2006 Premières Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Amiens, France</w:t>
+              <w:t xml:space="preserve">International Conference ICL'2006 Interactive Computer Aided Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Villach, Austria. pp.Actes CD, ISBN: 3-89958-195-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190150v1</w:t>
+                <w:t xml:space="preserve">hal-00190713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TELEOS: Entorno basado en nuevas tecnologías para el aprendizaje de actos quirúrjicos</w:t>
+                <w:t xml:space="preserve">TELEOS : de l'analyse de l'activité professionnelle à la formalisation des connaissances pour un environnement d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Educa, Madrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">17e journées francophones d'Ingénierie des connaissances IC'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962097v1</w:t>
+                <w:t xml:space="preserve">hal-00190719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse didactique et modélisation informatique pour la conception d'un environnement informatique d'apprentissage humain en chirurgie orthopédique</w:t>
               </w:r>
@@ -14114,51 +14114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC06 Extraction et Gestion de la Connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, ( 6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14259,122 +14259,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactic Decision-Making Process In a Surgery Learning Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contraintes didactiques et informatiques pour la formalisation des connaissances dans les EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFRB06, 3èmes Journées Francophones sur les Réseaux Bayésiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Valenciennes, France. 9 p</w:t>
+              <w:t xml:space="preserve">école d'été du GDR TIC et Société (Les supports de la connaissance : technologies, médiations, apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190324v1</w:t>
+                <w:t xml:space="preserve">hal-00962099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEL professional environment in kaleidoscope NOE</w:t>
               </w:r>
@@ -14423,96 +14397,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes didactiques et informatiques pour la formalisation des connaissances dans les EIAH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Didactic Decision-Making Process In a Surgery Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">école d'été du GDR TIC et Société (Les supports de la connaissance : technologies, médiations, apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">JFRB06, 3èmes Journées Francophones sur les Réseaux Bayésiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valenciennes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962099v1</w:t>
+                <w:t xml:space="preserve">hal-00190324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary approach for the design of a learning environment</w:t>
               </w:r>
@@ -14757,51 +14757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture d'un environnement d'aide à l'apprentissage de la chirurgie orthopédique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14941,109 +14941,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00000714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding knowledge in the design of an orthopaedic surgery learning environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The knowledge like the object of interaction in an orthopaedic surgery-learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALIE04 International Conference on Computer Aided Learning in Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190293v1</w:t>
+                <w:t xml:space="preserve">hal-00962017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet TELEOS : Technological Enhanced Learning Environment for Orthopaedic Surgery</w:t>
               </w:r>
@@ -15068,51 +15081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jêrome Tonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merloz Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15144,122 +15157,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The knowledge like the object of interaction in an orthopaedic surgery-learning environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedding knowledge in the design of an orthopaedic surgery learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, (8 p.)</w:t>
+              <w:t xml:space="preserve">CALIE04 International Conference on Computer Aided Learning in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962017v1</w:t>
+                <w:t xml:space="preserve">hal-00190293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modelo propuesto a partir de la inteligencia artificial y la didáctica</w:t>
               </w:r>
@@ -15774,203 +15774,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop Usage Analysis of Learning System Proceedings (in AIED'05)</w:t>
+                <w:t xml:space="preserve">Usage analysis in learning systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IOS Press, 2005</w:t>
+              <w:t xml:space="preserve">unknown publisher, pp.n.a., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434244v1</w:t>
+                <w:t xml:space="preserve">hal-00962090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage analysis in learning systems</w:t>
+                <w:t xml:space="preserve">Workshop Usage Analysis of Learning System Proceedings (in AIED'05)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">unknown publisher, pp.n.a., 2005</w:t>
+              <w:t xml:space="preserve">IOS Press, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962090v1</w:t>
+                <w:t xml:space="preserve">hal-01434244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus cognitifs et technologies pour l'apprentissage</w:t>
               </w:r>
@@ -16236,90 +16236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Evaluations of AMBRE-KB, an Authoring Tool to Elicit Knowledge to Be Taught Without Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Diattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Escudeiro P., Costagliola G., Zvacek S., Uhomoibhi J., McLaren B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers Supported Education - 9th International Conference, CSEDU 2017, Porto, Portugal, April 21-23, 2017, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 865, </w:t>
@@ -16914,51 +16914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel TELEOS 2, une plateforme orienté services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17201,51 +17201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17885,64 +17885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina El Kechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction du numérique pour l’éducation. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17981,51 +17981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUBBLE, UN OBSERVATOIRE DES ANALYSES DES TRACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18334,77 +18334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interaction Centred Approach to the teaching of Non-technical Skills in a Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18439,51 +18439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analytique des apprentissages numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18626,190 +18626,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des EIAH point de vue informatique</w:t>
+                <w:t xml:space="preserve">TELEOS: Technology enhanced Learning in orthopaedic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962114v1</w:t>
+                <w:t xml:space="preserve">hal-00962108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TELEOS: Technology enhanced Learning in orthopaedic surgery</w:t>
+                <w:t xml:space="preserve">Evaluation des EIAH point de vue informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962108v1</w:t>
+                <w:t xml:space="preserve">hal-00962114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELEOS Technology Enhanced Learning Environment for Orthopaedic Surgery</w:t>
               </w:r>
@@ -18913,51 +18913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrator of an infrastructure to collect and exchange experimental trails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre B. Anastique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean M. Cagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19571,51 +19571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahal Houssein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-356" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Manson Toussaint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2017.1732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2014.062449" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.41-72" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7Q3VCHMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#234;rome Tonetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.499-524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WL40FTGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Minh Chieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134575v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nikneshan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98417-4_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier All&#232;gre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02846395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guinebert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170408" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774652v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_31" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_41" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578346v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez-Mon&#233;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle L&#233;cuyer-Cabioch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578371v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_35" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053483v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_29" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_33" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406624v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_62" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405951v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167195v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;rom&#234;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_48" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871570v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mostow" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_105" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG9P1W5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948795v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871563v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_17" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WPM1QG3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873894v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_91" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goel Gagan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_55" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877803v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Settouti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23985-4_30" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRJ7VFS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877801v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Larcher" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-706-2-324" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877811v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05169335v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/wew9-s869" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948750v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonetti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948797v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948823v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948855v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ceaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948754v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.28" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948834v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arez Mameli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Mesas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948836v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948769v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti-Alchawafa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962060v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diagne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962092v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961989v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962062v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Blavier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zottmann Jean" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aboulafia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593047v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962033v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Anastique" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961999v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961998v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161373v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961997v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962098v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190713v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190719v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190150v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962096v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962101v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190712v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190081v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190382v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Larrieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000714v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti Alchawafa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190293v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962086v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merloz Philippe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962017v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962102v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911395v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Temperman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434111v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434081v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962089v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434244v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962090v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274974v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479789v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948810v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shorten" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962037v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144293v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962039v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962043v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948854v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948850v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699802v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948851v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593058v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Perez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190305v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843970v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321345v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dupuis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116630v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005655v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912386v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cherigny" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kecha&#239;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maugard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464092v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335038v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714229v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962109v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zotmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962114v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962108v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948799v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962110v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Cagnat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre David" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962113v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331214v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahal Houssein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Manson Toussaint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2017.1732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2014.062449" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.41-72" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7Q3VCHMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#234;rome Tonetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.499-524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WL40FTGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Minh Chieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134575v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nikneshan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98417-4_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier All&#232;gre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02846395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guinebert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714184v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170408" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857612v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_31" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_35" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_41" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez-Mon&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle L&#233;cuyer-Cabioch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053483v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_29" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336851v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_33" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_62" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178905v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405951v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180276v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167195v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;rom&#234;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_48" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825330v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mostow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_105" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG9P1W5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948795v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871563v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WPM1QG3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873894v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_91" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goel Gagan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_55" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Larcher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-706-2-324" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877803v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Settouti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23985-4_30" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRJ7VFS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877811v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05169335v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/wew9-s869" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948823v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948855v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ceaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948754v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.28" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti-Alchawafa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948800v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948836v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948770v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arez Mameli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Mesas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962060v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diagne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961988v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961989v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962062v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Blavier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zottmann Jean" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aboulafia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962093v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593047v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Anastique" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962000v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961999v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161373v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961997v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962097v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190150v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190713v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190719v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962096v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962099v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962101v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190324v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190712v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190081v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190382v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Larrieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000714v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti Alchawafa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962017v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962086v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merloz Philippe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190293v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962102v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911395v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Temperman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434111v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434081v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962089v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434244v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274974v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479789v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948810v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shorten" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962037v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144293v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962039v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962043v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948854v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948850v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699802v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948851v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593058v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Perez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190305v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843970v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321345v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dupuis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116630v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005655v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912386v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cherigny" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kecha&#239;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maugard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464092v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335038v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714229v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962109v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zotmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962108v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962114v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948799v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962110v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Cagnat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre David" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962113v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331214v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>