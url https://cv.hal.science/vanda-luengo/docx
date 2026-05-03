--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -338,529 +338,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the quality of learning in a human-robot collaboration: a study of laparoscopic surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rétroactions dans un environnement numérique d’apprentissage : Modèle de description et décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gauthier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3476414⟩</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355055v1</w:t>
+                <w:t xml:space="preserve">hal-04006908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétroactions dans un environnement numérique d’apprentissage : Modèle de description et décision</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
+                <w:t xml:space="preserve">Measuring the quality of learning in a human-robot collaboration: a study of laparoscopic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Ferrier-Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3476414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006908v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre performance, assiduité et questions posées et votées en ligne dans le cadre d’une classe inversée</w:t>
+                <w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Harrak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Chaachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23709/sticef.27.2.2⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.69-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330035v1</w:t>
+                <w:t xml:space="preserve">hal-03049566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Liens entre performance, assiduité et questions posées et votées en ligne dans le cadre d’une classe inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.69-90. </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.27.2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049566v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of Switching to Blended Learning: The Grenoble Medical School Key Elements</w:t>
               </w:r>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Student Questions to Student Profiles in a Blended Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,238 +1394,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation automatique de traces d'activités d'apprenants issues de différents contextes pour une modélisation du diagnostic</w:t>
+                <w:t xml:space="preserve">Prise en compte des contradictions intra-apprenant dans le diagnostic Étude de cas : DiagElec un diagnostic informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873895v1</w:t>
+                <w:t xml:space="preserve">hal-00873896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des contradictions intra-apprenant dans le diagnostic Étude de cas : DiagElec un diagnostic informatique</w:t>
+                <w:t xml:space="preserve">Interprétation automatique de traces d'activités d'apprenants issues de différents contextes pour une modélisation du diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (2), pp.41-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.17.2.41-72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873896v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des connaissances et rétroaction épistémique adaptative en chirurgie</w:t>
               </w:r>
@@ -2513,12200 +2513,12235 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (126)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (127)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et décision de rétroactions épistémiques dans l'environnement AlgoPython</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Enrichment of Course Structure into Moodle logs: The Contribution of Context-Aware Structural Information to Advance Learning Analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Daniela Rotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAK 2026: LAK26: 16th International Learning Analytics and Knowledge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Bergen, Norway. pp.598-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3785022.3785119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163937v1</w:t>
+                <w:t xml:space="preserve">hal-05602744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Feedback Policy from Historical Data: An Offline Approach within Pyrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Automated Characterization of Revision Events in Student Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Conference on Technology Enhanced Learning, EC-TEL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Durham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-98414-3_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05158735v1</w:t>
+                <w:t xml:space="preserve">hal-05168081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Detection of Attention and Retention in Educational Videos Using Eye-Tracking, Dynamic Areas of Interest and Feature Fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Feedback Policy from Historical Data: An Offline Approach within Pyrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Branthôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-98417-4_10⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerme, Italy. pp.165-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98414-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134575v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing revision events in students' writing processes using LLMs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Modélisation et décision de rétroactions épistémiques dans l'environnement AlgoPython</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - Writing And Literacy Instruction for Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palerma, Italy</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186500v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Characterization of Revision Events in Student Writing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Automated Detection of Attention and Retention in Educational Videos Using Eye-Tracking, Dynamic Areas of Interest and Feature Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Nikneshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Couraud</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Technology Enhanced Learning, EC-TEL 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98417-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168081v1</w:t>
+                <w:t xml:space="preserve">hal-05134575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward diagnosis of semantic errors in Python programming platforms for beginners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+                <w:t xml:space="preserve">Characterizing revision events in students' writing processes using LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop RKDE - ECML PKDD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Workshop - Writing And Literacy Instruction for Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183363v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Toward diagnosis of semantic errors in Python programming platforms for beginners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France. pp.133-151</w:t>
+              <w:t xml:space="preserve">Workshop RKDE - ECML PKDD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072554v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moodle Plugin for Rich xAPI Data Logging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Noël</w:t>
+                <w:t xml:space="preserve">Is Your Model &amp;quot;MADD&amp;quot;? A Novel Metric to Evaluate Algorithmic Fairness for Predictive Student Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (ECTEL 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_72⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Educational Data Mining (EDM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bengaluru, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8115786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194642v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Your Model &amp;quot;MADD&amp;quot;? A Novel Metric to Evaluate Algorithmic Fairness for Predictive Student Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélina Verger</w:t>
+                <w:t xml:space="preserve">A Moodle Plugin for Rich xAPI Data Logging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Educational Data Mining (EDM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bengaluru, India. </w:t>
+              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (ECTEL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.748-754, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8115786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164059v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering prerequisite relationships between knowledge components from an interpretable learner model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Allègre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Elann Lesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Educational Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France. pp.133-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161385v1</w:t>
+                <w:t xml:space="preserve">hal-05072554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analytics Metamodel: Assessing the Benefits of the Publishing Chain's Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Arribe</w:t>
+                <w:t xml:space="preserve">Discovering prerequisite relationships between knowledge components from an interpretable learner model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14756-2_6⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Indian Institute of Science Campus, Jul 2023, Bengaluru, India. pp.490-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8115738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780874v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Learning Analytics Metamodels in a Context of Publishing Chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Canellas</w:t>
+                <w:t xml:space="preserve">Learning Analytics Metamodel: Assessing the Benefits of the Publishing Chain's Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Morais Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Arribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0010402900450054⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual event, France. pp.97-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14756-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331204v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales de l’analytique des apprentissages avec le numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Morais Canellas</w:t>
+                <w:t xml:space="preserve">Towards Learning Analytics Metamodels in a Context of Publishing Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Arribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.45-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010402900450054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290068v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an e-mail reminder intervention with learning analytics reduce procrastination in a blended university course?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laforge</w:t>
+                <w:t xml:space="preserve">Représentations sociales de l’analytique des apprentissages avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Morais Canellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Technology-Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.354-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846395v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Noel</w:t>
+                <w:t xml:space="preserve">Evaluating Teachers' Perceptions of Students' Questions Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning Analytics &amp; Knowledge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Frankfurt, Germany. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3375462.3375509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005330v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Teachers' Perceptions of Students' Questions Organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Does an e-mail reminder intervention with learning analytics reduce procrastination in a blended university course?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Nikolayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics &amp; Knowledge Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th European Conference on Technology-Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Heidelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422186v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche intelligente de processus d'analyse de traces d'e-learning via des inférences sémantiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lebis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Roland Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOLAR, Mar 2020, Frankfurt, Germany. pp.178-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155496v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of Peer Interactions in Multi-player Learning Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche intelligente de processus d'analyse de traces d'e-learning via des inférences sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Guinebert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263697v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Identification of Questions in MOOC Forums and Association with Self-Regulated Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.564-567</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157335v1</w:t>
+                <w:t xml:space="preserve">hal-02157331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Automatic Detection of Peer Interactions in Multi-player Learning Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guinebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157331v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Improving Students’ Forum Posts Categorization in MOOCs and Impact on Performance Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Automatic Identification of Questions in MOOC Forums and Association with Self-Regulated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning @ Scale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.564-567</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157333v1</w:t>
+                <w:t xml:space="preserve">hal-02157335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de questions posées et votées en ligne dans le cadre d'une classe inversée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Towards Improving Students’ Forum Posts Categorization in MOOCs and Impact on Performance Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning @ Scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.47:1-47:4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3330430.3333661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157330v1</w:t>
+                <w:t xml:space="preserve">hal-02157333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection Automatique d’Interactions entre Pairs dans les Jeux Sérieux Multi-Joueurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+                <w:t xml:space="preserve">Comparaison de questions posées et votées en ligne dans le cadre d'une classe inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157329v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau bayésien pour le diagnostic des compétences non-techniques en situation critique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Détection Automatique d’Interactions entre Pairs dans les Jeux Sérieux Multi-Joueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guinebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.93-100</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857604v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of Switching to Blended Learning: The Grenoble Medical School Key Element</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahal Houssein</w:t>
+                <w:t xml:space="preserve">How to help teachers adapt to learners? Teachers' perspective on a competency and error-type centered dashboard for algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Nikolayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Marco Lionel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Morand</w:t>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Informatics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden. pp.356 - 360</w:t>
+              <w:t xml:space="preserve">TEL-STEM Workshop at ECTEL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774648v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation of Analysis Processes : Enabling Reproducibility, Openess and Adaptability thanks to Narration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Profiling Students from Their Questions in a Blended Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.245-254, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.102-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170358.3170389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3170358.3170408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714184v1</w:t>
+                <w:t xml:space="preserve">hal-01714182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+                <w:t xml:space="preserve">Un réseau bayésien pour le diagnostic des compétences non-techniques en situation critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.10-19</w:t>
+              <w:t xml:space="preserve">Neuvièmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015705v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of peer interactions features in Multi-Player Learning Games: semi-automatic approach and proof of concept</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Consequences of Switching to Blended Learning: The Grenoble Medical School Key Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahal Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Marco Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Games Based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Medical Informatics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden. pp.356 - 360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857612v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Architecture for Non-Technical Skills Diagnosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Capitalisation of Analysis Processes : Enabling Reproducibility, Openess and Adaptability thanks to Narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Tutoring Systems (ITS 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91464-0_31⟩</w:t>
+              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.245-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170358.3170408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774652v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'hybridation entre les communautés LAK, EDM et AIED</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2018 : Journée IA pour l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015848v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to help teachers adapt to learners? Teachers' perspective on a competency and error-type centered dashboard for algebra</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hybrid Architecture for Non-Technical Skills Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEL-STEM Workshop at ECTEL 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Tutoring Systems (ITS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.300-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91464-0_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857582v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Students from Their Questions in a Blended Learning Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Analysis of peer interactions features in Multi-Player Learning Games: semi-automatic approach and proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guinebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Games Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714182v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology for Describing Scenarios of Multi-players Learning Games: Toward an Automatic Detection of Group Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+                <w:t xml:space="preserve">Analyse de l'hybridation entre les communautés LAK, EDM et AIED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PFIA 2018 : Journée IA pour l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578371v1</w:t>
+                <w:t xml:space="preserve">hal-02015848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-layered architecture for analysis of non-technical-skills in critical situations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Concevoir, Produire, Décrire, Évaluer et Partager des Données, Opérateurs, Processus d’analyse et Résultats d’Études sur l’Apprentissage Humain avec Ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence In Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517152v1</w:t>
+                <w:t xml:space="preserve">hal-01517124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What information do teachers demand from a computerized classroom? An exploratory analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Lécuyer-Cabioch</w:t>
+                <w:t xml:space="preserve">An Approach for the Analysis of Perceptual and Gestural Performance During Critical Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LASI spain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.373-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578346v1</w:t>
+                <w:t xml:space="preserve">hal-01578390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitaliser les processus d'analyse de traces d'e-learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">A multi-layered architecture for analysis of non-technical-skills in critical situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologies et outils pour le recueil, l’analyse et la visualisation des traces d’interaction - ORPHEE-RDV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence In Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Wuhan, China. pp.463-466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61425-0_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637556v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGAM : un modèle générique pour l'adaptation multi-aspects dans les EIAH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What information do teachers demand from a computerized classroom? An exploratory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Martinez-Monés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Monterrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
+                <w:t xml:space="preserve">Gwénaëlle Lécuyer-Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.29-40</w:t>
+              <w:t xml:space="preserve">LASI spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517137v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Authoring Tool to Elicit Knowledge to be Taught without Programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capitaliser les processus d'analyse de traces d'e-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méthodologies et outils pour le recueil, l’analyse et la visualisation des traces d’interaction - ORPHEE-RDV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588822v1</w:t>
+                <w:t xml:space="preserve">hal-01637556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une adaptation des apprentissages générique et multi-aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">MAGAM : un modèle générique pour l'adaptation multi-aspects dans les EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monterrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier "Personnalisation et adaptation dans les environnements d'apprentissage : un regard interdisciplinaire sur les perspectives de recherche" -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France. 4p</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523750v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying relationships between students' questions type and their behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">An Ontology for Describing Scenarios of Multi-players Learning Games: Toward an Automatic Detection of Group Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guinebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525285v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche narrative des processus d'analyses de traces d'apprentissage : un framework ontologique pour la capitalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">An Authoring Tool to Elicit Knowledge to be Taught without Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.82-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006315100820091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517145v1</w:t>
+                <w:t xml:space="preserve">hal-01588822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de raisonnement pour le diagnostic et le feedback dans l’apprentissage de la gestion des compétences non techniques en situation critique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Vers une adaptation des apprentissages générique et multi-aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monterrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités mixtes, virtuelles et augmentées pour l'apprentissage : perspectives et challenges pour la conception, l'évaluation et le suivi (Atelier des ORPHEE-RDV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier "Personnalisation et adaptation dans les environnements d'apprentissage : un regard interdisciplinaire sur les perspectives de recherche" -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053483v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGAM: A Multi-Aspect Generic Adaptation Model for Learning Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Identifying relationships between students' questions type and their behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDMS, Jun 2017, Wuhan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578380v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir, Produire, Décrire, Évaluer et Partager des Données, Opérateurs, Processus d’analyse et Résultats d’Études sur l’Apprentissage Humain avec Ordinateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+                <w:t xml:space="preserve">Approche narrative des processus d'analyses de traces d'apprentissage : un framework ontologique pour la capitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517124v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for the Analysis of Perceptual and Gestural Performance During Critical Situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Modèles de raisonnement pour le diagnostic et le feedback dans l’apprentissage de la gestion des compétences non techniques en situation critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réalités mixtes, virtuelles et augmentées pour l'apprentissage : perspectives et challenges pour la conception, l'évaluation et le suivi (Atelier des ORPHEE-RDV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01578390v1</w:t>
+                <w:t xml:space="preserve">hal-02053483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Capitalization of Processes Analyzing Learning Interaction Traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">MAGAM: A Multi-Aspect Generic Adaptation Model for Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monterrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.397-403, </w:t>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.139-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336851v1</w:t>
+                <w:t xml:space="preserve">hal-01578380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t>
+                <w:t xml:space="preserve">“Keep Your Eyes on ’em all!”: A Mobile Eye-Tracking Analysis of Teachers’ Sensitivity to Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Corneloup</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Florianopolis, Brazil. pp.66-71, </w:t>
+              <w:t xml:space="preserve">11th European Conf. on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France. pp.72-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502327v1</w:t>
+                <w:t xml:space="preserve">hal-01362185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Authoring Tool to Acquire Knowledge for ITS Teaching Problem Solving Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">An Approach to the TEL Teaching of Non-technical Skills from the Perspective of an Ill-Defined Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.575-578, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.555-558, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357997v1</w:t>
+                <w:t xml:space="preserve">hal-01406624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to the TEL Teaching of Non-technical Skills from the Perspective of an Ill-Defined Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Towards a Capitalization of Processes Analyzing Learning Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.555-558, </w:t>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.397-403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406624v1</w:t>
+                <w:t xml:space="preserve">hal-01336851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Keep Your Eyes on ’em all!”: A Mobile Eye-Tracking Analysis of Teachers’ Sensitivity to Students</w:t>
+                <w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dessus</w:t>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Corneloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conf. on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France. pp.72-84, </w:t>
+              <w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Florianopolis, Brazil. pp.66-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362185v1</w:t>
+                <w:t xml:space="preserve">hal-01502327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing and Mining Association Rules from Multisource Heterogeneous Simulation Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
+                <w:t xml:space="preserve">Towards an Authoring Tool to Acquire Knowledge for ITS Teaching Problem Solving Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.575-578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178905v1</w:t>
+                <w:t xml:space="preserve">hal-01357997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un Framework de Traitement de Traces pour l'Analyse de Connaissances Perceptivo-Gestuelles : Le Cas de la Chirurgie Orthopédique Percutanée</w:t>
+                <w:t xml:space="preserve">Representing and Mining Association Rules from Multisource Heterogeneous Simulation Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.222-233</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405951v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining surgery phase-related sequential rules from vertebroplasty simulations traces</w:t>
+                <w:t xml:space="preserve">Proposition d'un Framework de Traitement de Traces pour l'Analyse de Connaissances Perceptivo-Gestuelles : Le Cas de la Chirurgie Orthopédique Percutanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.222-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180276v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOP8_Cycle: Merging both data and analysis operators life cycles for Technology Enhanced Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Ortega</w:t>
+                <w:t xml:space="preserve">Mining surgery phase-related sequential rules from vertebroplasty simulations traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics and Knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Poughkeepsie, United States</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167195v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Heterogeneous Multisource Traces to Perceptual-Gestural Sequences: the PeTra Treatment Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
+                <w:t xml:space="preserve">DOP8_Cycle: Merging both data and analysis operators life cycles for Technology Enhanced Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tonetti Jéromê</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Education (AIED 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Learning Analytics and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Poughkeepsie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180274v1</w:t>
+                <w:t xml:space="preserve">hal-01167195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Using Similarity Measure for Automatic Detection of Significant Behaviors from Continuous Data</w:t>
+                <w:t xml:space="preserve">From Heterogeneous Multisource Traces to Perceptual-Gestural Sequences: the PeTra Treatment Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonetti Jéromê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence in Education (AIED 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19773-9_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471937v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil auteur pour des EIAH destinés à l’apprentissage de méthodes : formalisation des connaissances à acquérir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bryan Kong Win Chang</w:t>
+                <w:t xml:space="preserve">Towards Using Similarity Measure for Automatic Detection of Significant Behaviors from Continuous Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben-Manson Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonetti Jéromê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNOLOGIES DE L’INFORMATION ET DE LA COMMUNICATION POUR L’ENSEIGNEMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Béziers, France</w:t>
+              <w:t xml:space="preserve">Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283735v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'impact de techniques de diagnostic des connaissances sur l'apprentissage d'une stratégie d'aide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Vers un outil auteur pour des EIAH destinés à l’apprentissage de méthodes : formalisation des connaissances à acquérir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Mostow</w:t>
+                <w:t xml:space="preserve">Bryan Kong Win Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">TECHNOLOGIES DE L’INFORMATION ET DE LA COMMUNICATION POUR L’ENSEIGNEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825330v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur l'impact d'éléments de scénarisation pédagogique sur le diagnostic d'activité de l'apprenant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur lesEnvironnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.117-128</w:t>
+              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871570v1</w:t>
+                <w:t xml:space="preserve">hal-00948796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise en place d'un entrepôt de traces et processus de traitement EIAH : UnderTracks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+                <w:t xml:space="preserve">Comparing Student Models in Different Formalisms by Predicting their Impact on Help Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Mostow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Wajeman</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.161-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868943v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance in Building Student Models using Knowledge Representation and Machine Learning</w:t>
+                <w:t xml:space="preserve">Assistance à la conception de techniques de diagnostic des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.203-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00871569v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open platform to model and capture experimental data in Technology enhanced learning systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur l'impact d'éléments de scénarisation pédagogique sur le diagnostic d'activité de l'apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Autrans, France</w:t>
+              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur lesEnvironnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948795v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+                <w:t xml:space="preserve">Comparaison de l'impact de techniques de diagnostic des connaissances sur l'apprentissage d'une stratégie d'aide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Mostow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Autrans, France</w:t>
+              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948796v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance à la conception de techniques de diagnostic des connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Conception et mise en place d'un entrepôt de traces et processus de traitement EIAH : UnderTracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.203-214</w:t>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871571v1</w:t>
+                <w:t xml:space="preserve">hal-00868943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Student Models in Different Formalisms by Predicting their Impact on Help Success</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Mostow</w:t>
+                <w:t xml:space="preserve">Assistance in Building Student Models using Knowledge Representation and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.161-170, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.754-757, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_17⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00871563v1</w:t>
+                <w:t xml:space="preserve">hal-00871569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse oculométrique &amp;quot;on-line&amp;quot; avec zones d'intérêt dynamiques : application aux environnements d'apprentissage sur simulateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Jambon</w:t>
+                <w:t xml:space="preserve">Open platform to model and capture experimental data in Technology enhanced learning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Ergonomie et l'Interaction Homme-Machine (Ergo'IHM 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2652574.2653401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873898v1</w:t>
+                <w:t xml:space="preserve">hal-00948795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Comparison Between Knowledge Diagnostic Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Analyse oculométrique &amp;quot;on-line&amp;quot; avec zones d'intérêt dynamiques : application aux environnements d'apprentissage sur simulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems : Co-adaptation in Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chania, Crête, Greece. pp.620-621, </w:t>
+              <w:t xml:space="preserve">Conférence sur l'Ergonomie et l'Interaction Homme-Machine (Ergo'IHM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2652574.2653401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873894v1</w:t>
+                <w:t xml:space="preserve">hal-00873898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Logic Representation for Student Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+                <w:t xml:space="preserve">An Automatic Comparison Between Knowledge Diagnostic Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems - Co-adaptation in Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_55⟩</w:t>
+              <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems : Co-adaptation in Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chania, Crête, Greece. pp.620-621, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873888v1</w:t>
+                <w:t xml:space="preserve">hal-00873894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'assistance pour la comparaison de techniques de diagnostic des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Logic Representation for Student Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goel Gagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE 2012 - 8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems - Co-adaptation in Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chania, Crête, Greece. pp.428-433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873899v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à l'évaluation d'un modèle pour le diagnostic des connaissances - Etude de cas : le modèle S-K-E</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">Méthodologie d'assistance pour la comparaison de techniques de diagnostic des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.217-232</w:t>
+              <w:t xml:space="preserve">TICE 2012 - 8ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817148v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Visual and Haptic Simulator in a Platform for a TEL System in Percutaneuos Orthopedic Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la conception à l'évaluation d'un modèle pour le diagnostic des connaissances - Etude de cas : le modèle S-K-E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tonetti Jérôme</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMVR 2011 - Medicine Meets Virtual Reality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.217-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877801v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptable and Reusable Query Patterns for Trace-Based Learner Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Learning Parameters for a Knowledge Diagnostic Tools in Orthopedic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2011 - 6th European Conference on Technology Enhanced Learning : towards ubiquitous learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDM 2011 - International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands. pp.369-370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877803v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des traces de nature différente à la sensibilité de la modélisation des connaissances en situation d'apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptable and Reusable Query Patterns for Trace-Based Learner Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemya Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Jambon</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traces, traces numériques, connaissances et cognition - 22e conférence francophone d'Ingénierie des Connaissances (IC 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2011 - 6th European Conference on Technology Enhanced Learning : towards ubiquitous learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Palermo, Italy. pp.384-397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23985-4_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877811v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qui fait qu'un simulateur peut devenir un &amp;quot;bon&amp;quot; outil d'apprentissage ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Implementation of a Visual and Haptic Simulator in a Platform for a TEL System in Percutaneuos Orthopedic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonetti Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Mondial de la Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de l’Air et de l’Espace, Oct 2011, Aéroport de Paris-Le Bourget, France. </w:t>
+              <w:t xml:space="preserve">MMVR 2011 - Medicine Meets Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Newport Beach, CA, United States. pp.324-328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/wew9-s869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-706-2-324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169335v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données haptiques brutes dans des systèmes experts de diagnostic des connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qui fait qu'un simulateur peut devenir un &amp;quot;bon&amp;quot; outil d'apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2011 - 11e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6e Mondial de la Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de l’Air et de l’Espace, Oct 2011, Aéroport de Paris-Le Bourget, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/wew9-s869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877802v1</w:t>
+                <w:t xml:space="preserve">hal-05169335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Enhanced Learning Environment for Orthopaedic Surgery</w:t>
+                <w:t xml:space="preserve">Contribution des traces de nature différente à la sensibilité de la modélisation des connaissances en situation d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ANR contenus interaction et robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier Traces, traces numériques, connaissances et cognition - 22e conférence francophone d'Ingénierie des Connaissances (IC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911398v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Parameters for a Knowledge Diagnostic Tools in Orthopedic Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Intégration de données haptiques brutes dans des systèmes experts de diagnostic des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDM 2011 - International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands. pp.369-370</w:t>
+              <w:t xml:space="preserve">EGC 2011 - 11e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.599-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911383v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to take into account different problem solving modalities for doing a diagnosis? Experiment and results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technology Enhanced Learning Environment for Orthopaedic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2010: 10th International Conference on Intelligent Tutoring Systems : Bridges to Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pittsburg, United States. pp.380-383</w:t>
+              <w:t xml:space="preserve">Colloque ANR contenus interaction et robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948797v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation and results for calibrating automatic diagnosis belief linked to problem solving modalities: a case study in electricity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">Trace-Based Learner Modelling Framework for Technology-Enhanced Learning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemya Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTEL 2010, 5th European Conference on Technology Enhanced Learning, Sustaining TEL: From Innovation to Learning and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948750v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of a simulator for a TEL system in orthopaedic surgery.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Larcher</w:t>
+                <w:t xml:space="preserve">How to take into account different problem solving modalities for doing a diagnosis? Experiment and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Tonetti</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality International Conference (VRIC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">ITS 2010: 10th International Conference on Intelligent Tutoring Systems : Bridges to Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pittsburg, United States. pp.380-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593054v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de traces d'activité provenant de différents contextes dans des algorithmes de diagnostic - Etude de cas : Le modèle DiagElec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">Conception of a simulator for a TEL system in orthopaedic surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of INFORSID'2010 (INFormatique des ORganisations et Systèmes d'Information et de Décision), Workshop ICT (Interactions, Contextes, Traces)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, (10 p. - to be published)</w:t>
+              <w:t xml:space="preserve">Virtual Reality International Conference (VRIC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948823v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulator for learning percutaneous orthopaedic surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tonetti Jéromê</w:t>
+                <w:t xml:space="preserve">Experimentation and results for calibrating automatic diagnosis belief linked to problem solving modalities: a case study in electricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAOS, Computer Assisted Orthopaedic Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown</w:t>
+              <w:t xml:space="preserve">ECTEL 2010, 5th European Conference on Technology Enhanced Learning, Sustaining TEL: From Innovation to Learning and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelone, Spain. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948855v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-Based Learner Modelling Framework for Technology-Enhanced Learning Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Prise en compte de traces d'activité provenant de différents contextes dans des algorithmes de diagnostic - Etude de cas : Le modèle DiagElec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of INFORSID'2010 (INFormatique des ORganisations et Systèmes d'Information et de Décision), Workshop ICT (Interactions, Contextes, Traces)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, (10 p. - to be published)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00948754v1</w:t>
+                <w:t xml:space="preserve">hal-00948823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Implementation and computer validation of didactical decision model in a learning environment for ortopaedic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simulator for learning percutaneous orthopaedic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonetti Jéromê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Ceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Artificial Intelligence in Education. Workshop Intelligent Support for Exploratory Environments.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, 10 p</w:t>
+              <w:t xml:space="preserve">CAOS, Computer Assisted Orthopaedic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948769v1</w:t>
+                <w:t xml:space="preserve">hal-00948855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiagElec: A model of Diagnosis in Electricity using a learner's model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">Designing a learning environment in percutaneous surgery: models of knowledge, gesture and learning situations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EC-TEL'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, (6 p.)</w:t>
+              <w:t xml:space="preserve">European Association for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948800v1</w:t>
+                <w:t xml:space="preserve">hal-00948770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de l'expérience en chirurgie percutanée : analyse cognitive et conception d'outils de formation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
+                <w:t xml:space="preserve">Méthodologie de conception d'un simulateur vidéo laparoscopique. De l'analyse des connaissances á la création des parcours d'apprentissage : Le cas de la chirurgie aortique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arez Mameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurel Mesas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque international de l'association Recherches et Pratiques en Didactique Professionnelle, DidaPro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">Actes de la conférence EIAH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948836v1</w:t>
+                <w:t xml:space="preserve">hal-00948834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a learning environment in percutaneous surgery: models of knowledge, gesture and learning situations.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
+                <w:t xml:space="preserve">DiagElec: A model of Diagnosis in Electricity using a learner's model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Research on Learning and Instruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">Proceedings of EC-TEL'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948770v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de conception d'un simulateur vidéo laparoscopique. De l'analyse des connaissances á la création des parcours d'apprentissage : Le cas de la chirurgie aortique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arez Mameli</w:t>
+                <w:t xml:space="preserve">Design Implementation and computer validation of didactical decision model in a learning environment for ortopaedic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurel Mesas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence EIAH 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, (8 p.)</w:t>
+              <w:t xml:space="preserve">14th International Conference on Artificial Intelligence in Education. Workshop Intelligent Support for Exploratory Environments.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948834v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision d'une activité d'apprentissage à partir d'Indicateurs réutilisés dans l'environnement EM-AGIIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatoumata Diagne</w:t>
+                <w:t xml:space="preserve">Transmission de l'expérience en chirurgie percutanée : analyse cognitive et conception d'outils de formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOCAIR'2008 Colloque International Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, (10 p.)</w:t>
+              <w:t xml:space="preserve">1er colloque international de l'association Recherches et Pratiques en Didactique Professionnelle, DidaPro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962060v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take into account knowledge constraints for TEL environments design in medical education.</w:t>
+                <w:t xml:space="preserve">Take into account knowledge constraints for design of TEL environments in medical education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2008: The 8th IEEE International Conference on Advanced Learning Technologies, Santander, Cantabria, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, pp.839-841</w:t>
+              <w:t xml:space="preserve">The 8th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Spain. pp.839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961988v1</w:t>
+                <w:t xml:space="preserve">hal-00593047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-making process to produce adaptive feedback in learning environments for professional domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des réseaux bayésiens pour la conception des Environnements informatiques d'apprentissage Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHSL'6 : IEEE 6th International Conference on Human System Learning, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, (8 p.)</w:t>
+              <w:t xml:space="preserve">Séminaire A3, LIPN, Janvier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961989v1</w:t>
+                <w:t xml:space="preserve">hal-00962093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surround a virtual environment to becomes a TEL environment in orthopaedic surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning with Simulations in Medical Education. Validity and Design of Learning Settings in Particular Contexts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Blavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zottmann Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Aboulafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres internationales de Réalité Virtuelle,VRIC Education, Training and Employment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Science (Conference Handbook) International Conference on learning science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962092v1</w:t>
+                <w:t xml:space="preserve">hal-00961987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de différents niveaux d'appropriation pédagogique dans la conception d'un simulateur d'apprentissage en chirurgie orthopédique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+                <w:t xml:space="preserve">Supervision d'une activité d'apprentissage à partir d'Indicateurs réutilisés dans l'environnement EM-AGIIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 15e congrès international de l'AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, pp.n.a</w:t>
+              <w:t xml:space="preserve">JOCAIR'2008 Colloque International Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962062v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with Simulations in Medical Education. Validity and Design of Learning Settings in Particular Contexts.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Take into account knowledge constraints for TEL environments design in medical education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Science (Conference Handbook) International Conference on learning science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, (8 p.)</w:t>
+              <w:t xml:space="preserve">ICALT 2008: The 8th IEEE International Conference on Advanced Learning Technologies, Santander, Cantabria, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, pp.839-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961987v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des réseaux bayésiens pour la conception des Environnements informatiques d'apprentissage Humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decision-making process to produce adaptive feedback in learning environments for professional domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire A3, LIPN, Janvier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">ICHSL'6 : IEEE 6th International Conference on Human System Learning, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962093v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take into account knowledge constraints for design of TEL environments in medical education</w:t>
+                <w:t xml:space="preserve">Surround a virtual environment to becomes a TEL environment in orthopaedic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Spain. pp.839</w:t>
+              <w:t xml:space="preserve">10e rencontres internationales de Réalité Virtuelle,VRIC Education, Training and Employment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593047v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of adaptive surgery learning environment with bayesian network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte de différents niveaux d'appropriation pédagogique dans la conception d'un simulateur d'apprentissage en chirurgie orthopédique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTED2007. International Technology, Education and Development Conference (Valence, Espagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Valence, Spain. (9 p.)</w:t>
+              <w:t xml:space="preserve">Actes du 15e congrès international de l'AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961998v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web-based experimentation platform: an example of electricity learning experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre B. Anastique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference ICL'2007 Interactive Computer Aided Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Villach, Austria. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions interdisciplinaires à la conception d'un environnement de formation en orthopédie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
+                <w:t xml:space="preserve">Design of adaptive surgery learning environment with bayesian network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Medical and Surgical Interventions, SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, (8 p.)</w:t>
+              <w:t xml:space="preserve">INTED2007. International Technology, Education and Development Conference (Valence, Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Valence, Spain. (9 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962000v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions and Bayesian Network for an adaptative Orthopaedic Surgery Learning Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions interdisciplinaires à la conception d'un environnement de formation en orthopédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vu Minh Chieu</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on User Modeling. 2nd Workshop on Personalisation for E-Health, Greece</w:t>
+              <w:t xml:space="preserve">Computer Assisted Medical and Surgical Interventions, SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961999v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge design centred for TEL systems</w:t>
+                <w:t xml:space="preserve">Conceptions and Bayesian Network for an adaptative Orthopaedic Surgery Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Minh Chieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited keynote address, Second Kaleidoscope Symposium, Berlin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">11th International Conference on User Modeling. 2nd Workshop on Personalisation for E-Health, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962094v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle informatique pour la production de rétroactions épistémiques. L'exemple d'un environnement d'apprentissage en chirurgie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge design centred for TEL systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited keynote address, Second Kaleidoscope Symposium, Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161373v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Building Intelligent Learning Environments in Ill-defined Domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vu Minh Chieu</w:t>
+                <w:t xml:space="preserve">Un modèle informatique pour la production de rétroactions épistémiques. L'exemple d'un environnement d'apprentissage en chirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, (5 p.)</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961997v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TELEOS: Entorno basado en nuevas tecnologías para el aprendizaje de actos quirúrjicos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Framework for Building Intelligent Learning Environments in Ill-defined Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Minh Chieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Educa, Madrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">13th International Conference on Artificial Intelligence in Education. Workshop AIED Applications in Ill-Defined Domains.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, (5 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962097v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un questionnaire dynamique pour le suivi et l'analyse de l'activité et des productions d'élèves en électricité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TEL professional environment in kaleidoscope NOE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International JOCAIR'2006 Premières Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Amiens, France</w:t>
+              <w:t xml:space="preserve">workshop Intuition, Stuttgart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190150v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulare per apprendere : nuovi approcci e strumenti</w:t>
+                <w:t xml:space="preserve">Contraintes didactiques et informatiques pour la formalisation des connaissances dans les EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tutoriel SIE-L (Società Italiana di e-Learning)</w:t>
+              <w:t xml:space="preserve">école d'été du GDR TIC et Société (Les supports de la connaissance : technologies, médiations, apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962098v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive learning scenarios for detection of misconceptions about electricity and remediation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+                <w:t xml:space="preserve">Didactic Decision-Making Process In a Surgery Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference ICL'2006 Interactive Computer Aided Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Villach, Austria. pp.Actes CD, ISBN: 3-89958-195-4</w:t>
+              <w:t xml:space="preserve">JFRB06, 3èmes Journées Francophones sur les Réseaux Bayésiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valenciennes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190713v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TELEOS : de l'analyse de l'activité professionnelle à la formalisation des connaissances pour un environnement d'apprentissage</w:t>
+                <w:t xml:space="preserve">Simulare per apprendere : nuovi approcci e strumenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e journées francophones d'Ingénierie des connaissances IC'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.101-110</w:t>
+              <w:t xml:space="preserve">Tutoriel SIE-L (Società Italiana di e-Learning)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190719v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse didactique et modélisation informatique pour la conception d'un environnement informatique d'apprentissage humain en chirurgie orthopédique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive learning scenarios for detection of misconceptions about electricity and remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MODALES, DNM recherche sur l'interaction Homme/Machine de la ENST de Bretagne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">International Conference ICL'2006 Interactive Computer Aided Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Villach, Austria. pp.Actes CD, ISBN: 3-89958-195-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962095v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un questionnaire dynamique pour le suivi et l'analyse de l'activité et des productions d'élèves en électricité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TELEOS: Entorno basado en nuevas tecnologías para el aprendizaje de actos quirúrjicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées communication et apprentissages instrumentés en réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.421-434</w:t>
+              <w:t xml:space="preserve">Online Educa, Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00138511v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatique pour l'apprentissage, didactique et médecine, quelques perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un questionnaire dynamique pour le suivi et l'analyse de l'activité et des productions d'élèves en électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table Ronde ENMG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">Colloque International JOCAIR'2006 Premières Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962096v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la didactique à l'informatique pour la conception d'un EIAH en chirurgie orthopédique.</w:t>
+                <w:t xml:space="preserve">TELEOS : de l'analyse de l'activité professionnelle à la formalisation des connaissances pour un environnement d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC06 Extraction et Gestion de la Connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, ( 6 p.)</w:t>
+              <w:t xml:space="preserve">17e journées francophones d'Ingénierie des connaissances IC'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962081v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Network Based Approach for Student Diagnosis in Complex and Ill-structured Domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse didactique et modélisation informatique pour la conception d'un environnement informatique d'apprentissage humain en chirurgie orthopédique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE 2006, Information and Communication Technologies in Higher Education and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, (6 p.)</w:t>
+              <w:t xml:space="preserve">Séminaire MODALES, DNM recherche sur l'interaction Homme/Machine de la ENST de Bretagne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962080v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes didactiques et informatiques pour la formalisation des connaissances dans les EIAH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un questionnaire dynamique pour le suivi et l'analyse de l'activité et des productions d'élèves en électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">école d'été du GDR TIC et Société (Les supports de la connaissance : technologies, médiations, apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">Premières journées communication et apprentissages instrumentés en réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.421-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962099v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00138511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEL professional environment in kaleidoscope NOE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bayesian Network Based Approach for Student Diagnosis in Complex and Ill-structured Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Minh Chieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop Intuition, Stuttgart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">TICE 2006, Information and Communication Technologies in Higher Education and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962101v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactic Decision-Making Process In a Surgery Learning Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Informatique pour l'apprentissage, didactique et médecine, quelques perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFRB06, 3èmes Journées Francophones sur les Réseaux Bayésiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Valenciennes, France. 9 p</w:t>
+              <w:t xml:space="preserve">Table Ronde ENMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190324v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approach for the design of a learning environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la didactique à l'informatique pour la conception d'un EIAH en chirurgie orthopédique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Learn 2005 - World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">EGC06 Extraction et Gestion de la Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, ( 6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190712v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of adaptive feedback in a web educational system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinary approach for the design of a learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Artificial Intelligence in Education, Workshop on Adaptive Systems for Web-Based Education: Tools and Reusability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. 9 p</w:t>
+              <w:t xml:space="preserve">E-Learn 2005 - World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190081v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactical approach for the design of a learning environment for airline pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14721,677 +14756,759 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research Workshop on Understanding and Rethinking the Technology mediated workplace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture d'un environnement d'aide à l'apprentissage de la chirurgie orthopédique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of adaptive feedback in a web educational system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE 2004 « Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Compiègne, France. pp.8</w:t>
+              <w:t xml:space="preserve">12th International Conference on Artificial Intelligence in Education, Workshop on Adaptive Systems for Web-Based Education: Tools and Reusability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190381v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture d'un environnement d'aide à l'apprentissage de la chirurgie orthopédique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The knowledge like the object of interaction in an orthopaedic surgery-learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.337-344</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00000714v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The knowledge like the object of interaction in an orthopaedic surgery-learning environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet TELEOS : Technological Enhanced Learning Environment for Orthopaedic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merloz Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, (8 p.)</w:t>
+              <w:t xml:space="preserve">Internet et Pédagogie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, (4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962017v1</w:t>
+                <w:t xml:space="preserve">hal-00962086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet TELEOS : Technological Enhanced Learning Environment for Orthopaedic Surgery</w:t>
+                <w:t xml:space="preserve">Embedding knowledge in the design of an orthopaedic surgery learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Merloz Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet et Pédagogie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, (4 p.)</w:t>
+              <w:t xml:space="preserve">CALIE04 International Conference on Computer Aided Learning in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962086v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding knowledge in the design of an orthopaedic surgery learning environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture d'un environnement d'aide à l'apprentissage de la chirurgie orthopédique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALIE04 International Conference on Computer Aided Learning in Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.6</w:t>
+              <w:t xml:space="preserve">TICE 2004 « Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Compiègne, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190293v1</w:t>
+                <w:t xml:space="preserve">hal-00190381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modelo propuesto a partir de la inteligencia artificial y la didáctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture d'un environnement d'aide à l'apprentissage de la chirurgie orthopédique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V jornadas internacionales de ciencias computacionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.337-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962102v1</w:t>
+                <w:t xml:space="preserve">edutice-00000714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modelo propuesto a partir de la inteligencia artificial y la didáctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V jornadas internacionales de ciencias computacionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Jeu de transparents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for educational software using artificial intelligence and didactical theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Conference on Information and Communication technologies in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Unknown, pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15401,165 +15518,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Internationale francophone sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bétrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Depover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Temperman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'UMONS, pp.452, 2011, 978-2-87325-061-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des Traces d'Utilisation dans les EIAH (STICEF - vol. 14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15581,161 +15698,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Sciences et Technologies de l'Information et de la Communication pour l'Education et la Formation (STICEF), 2007, 1764-7223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage Analysis of Learning Systems: Existing Approaches and Scientific Issues (Journal of Interactive Learning Research special issue - Vol 18, n° 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AACE Publications, 2007, 1093-023X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WS proceedings : TEL in the working context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15744,315 +15861,315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">unknown publisher, pp.n.a., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage analysis in learning systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">unknown publisher, pp.n.a., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop Usage Analysis of Learning System Proceedings (in AIED'05)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IOS Press, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus cognitifs et technologies pour l'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">unknown publisher, pp.n.a., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16062,398 +16179,398 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec la formation à distance, l’enseignant sait précisément ce que fait et sait l’apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RETZ, 2023, Mythes et réalités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Assessment, Educational Data Mining, and Learning Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Education and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-60013-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Evaluations of AMBRE-KB, an Authoring Tool to Elicit Knowledge to Be Taught Without Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Diattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Escudeiro P., Costagliola G., Zvacek S., Uhomoibhi J., McLaren B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers Supported Education - 9th International Conference, CSEDU 2017, Porto, Portugal, April 21-23, 2017, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 865, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.116-137, 2018, Communications in Computer and Information Science, 978-3-319-94639-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94640-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Technology for learning in Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Aboulafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Blavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Shorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16463,172 +16580,172 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, Sten and De Jong, Ton and Lazonder, Ard and Barnes, Sally. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n.a.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Springer, pp.105-120, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue Usage Analysis in Learning Systems: Existing Approaches and Scientific Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Choquet, Christophe and Luengo, Vanda and Yacef, Kalina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage Analysis in Learning Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Interactive Learning Research, pp.n.a., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les EIAH à la lumière de la didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16661,73 +16778,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Grandbastien; Jean-Marc Labat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.47-68, 2006, 2-7462-1171-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16760,124 +16877,124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.47-68, 2006, Collection IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et lire des textes de démonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édition, Ellipses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire et lire des textes de démonstration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.n.a., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16887,942 +17004,1043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel TELEOS 2, une plateforme orienté services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactical models to design TEL environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rétroactions épistémiques dans les Environnements Informatiques pour lApprentissage Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet TELEOS, plateforme multi-agent pour l'apprentissage en chirurgie orthopédique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet TCAN TELEOS : Technology enhanced Learning in orthopaedic surgery</w:t>
+                <w:t xml:space="preserve">Logiciel TELEOS 1, une plateforme multi-agent pour l'apprentissage en chirurgie ortopédique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Tonetti</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Minh Chieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593058v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel TELEOS 1, une plateforme multi-agent pour l'apprentissage en chirurgie ortopédique</w:t>
+                <w:t xml:space="preserve">Le projet TCAN TELEOS : Technology enhanced Learning in orthopaedic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurie Perez</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962112v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design patterns for recording and analysing usage of learning systems: State of art of tracking and analysing usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir, produire, décrire, évaluer, améliorer, partager et conserver des données, opérateurs, processus d’analyse et résultats d’études sur les logs d’activités d’apprentissages humains avec ordinateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+                <w:t xml:space="preserve">Leveraging Vision-Language Models to Detect Attention in Educational Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843970v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOP8_Qpp: Model to pre-process educational data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concevoir, produire, décrire, évaluer, améliorer, partager et conserver des données, opérateurs, processus d’analyse et résultats d’études sur les logs d’activités d’apprentissages humains avec ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321345v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR HUBBLE HUman oBservatory Based on anaLysis of e-LEarning traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOP8_Qpp: Model to pre-process educational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116630v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet ANR HUBBLE HUman oBservatory Based on anaLysis of e-LEarning traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réduire l'écart entre formations théorique et pratique en chirurgie : conception d'un EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17832,1449 +18050,1449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analytique des apprentissages avec le numérique Groupes thématiques de la Direction du numérique pour l'Éducation (DNE -TN2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cherigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina El Kechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction du numérique pour l’éducation. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUBBLE, UN OBSERVATOIRE DES ANALYSES DES TRACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analytics : Notes de veille, partage et curation de ressources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Learning Analytics : terminologie du Learning Analytics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina El Kechaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction du Numérique pour l’Éducation, ministère de l’Enseignement supérieur de la Recherche et de l’Innovation (France). 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Maugard</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02464096v1</w:t>
+                <w:t xml:space="preserve">hal-02464092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analytics : terminologie du Learning Analytics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Learning Analytics : Notes de veille, partage et curation de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina El Kechaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction du Numérique pour l’Éducation, ministère de l’Enseignement supérieur de la Recherche et de l’Innovation (France). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464092v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interaction Centred Approach to the teaching of Non-technical Skills in a Virtual Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">L'analytique des apprentissages numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique de Paris 6; Laboratoire d'Informatique de Grenoble. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LIP6 - Laboratoire d'Informatique de Paris 6. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335038v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analytique des apprentissages numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+                <w:t xml:space="preserve">An Interaction Centred Approach to the teaching of Non-technical Skills in a Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LIP6 - Laboratoire d'Informatique de Paris 6. 2016</w:t>
+              <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique de Paris 6; Laboratoire d'Informatique de Grenoble. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714229v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating Technology-Enhanced Processes of Learning and Instruction in Medical Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zotmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Aboulafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Blavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TELEOS: Technology enhanced Learning in orthopaedic surgery</w:t>
+                <w:t xml:space="preserve">Evaluation des EIAH point de vue informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962108v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des EIAH point de vue informatique</w:t>
+                <w:t xml:space="preserve">TELEOS: Technology enhanced Learning in orthopaedic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962114v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELEOS Technology Enhanced Learning Environment for Orthopaedic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonetti Jéromê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrator of an infrastructure to collect and exchange experimental trails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre B. Anastique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean M. Cagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Kaleidoscope NoE, Deliverable D07-08-01 final, Laboratoire d'Informatique de Grenoble [LIG], équipe Modèles et Technologies pour l'Apprentissage Humain [MeTAH]. 2006, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the support of the experiments through the SVL. Task Instrumentation and development of uses and best experimental practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Tarby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Kaleidoscope NoE, Deliverable D07-04-02 final, Laboratoire d'informatique de Grenoble. 2005, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design patterns for recording and analysing usage of learning systems: State of art of tracking and analysing usage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Kaleidoscope NoE, Deliverable D32-03-01 DPULS JEIRP, 49 pages. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19284,147 +19502,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de la conférence EIAH 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 (2), 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23709/sticef.27.2.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId394"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19571,51 +19789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahal Houssein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Manson Toussaint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2017.1732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2014.062449" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.41-72" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7Q3VCHMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#234;rome Tonetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.499-524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WL40FTGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Minh Chieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134575v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nikneshan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98417-4_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier All&#232;gre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02846395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guinebert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714184v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170408" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857612v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_31" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578371v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_35" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_41" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez-Mon&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle L&#233;cuyer-Cabioch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053483v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_29" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336851v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_33" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_62" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178905v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405951v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180276v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167195v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;rom&#234;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_48" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825330v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mostow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_105" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG9P1W5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948795v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871563v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_17" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WPM1QG3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873894v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_91" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873888v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goel Gagan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_55" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Larcher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-706-2-324" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877803v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Settouti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23985-4_30" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRJ7VFS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877811v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05169335v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/wew9-s869" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911383v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948823v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948855v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ceaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948754v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.28" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti-Alchawafa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948800v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948836v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948770v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948834v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arez Mameli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Mesas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962060v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diagne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961988v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961989v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962062v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Blavier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zottmann Jean" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aboulafia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962093v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593047v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Anastique" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962000v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961999v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161373v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961997v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962097v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190150v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190713v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190719v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962096v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962099v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962101v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190324v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190712v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190081v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190382v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Larrieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190381v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000714v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti Alchawafa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962017v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962086v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merloz Philippe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190293v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962102v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911395v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Temperman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434111v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434081v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962089v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434244v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274974v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479789v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948810v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shorten" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962037v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144293v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962039v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962043v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948854v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948850v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699802v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948851v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593058v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Perez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190305v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843970v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321345v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dupuis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116630v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005655v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912386v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cherigny" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kecha&#239;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maugard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464092v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335038v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714229v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962109v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zotmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962108v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962114v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948799v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962110v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Cagnat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre David" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962113v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331214v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476414" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahal Houssein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Manson Toussaint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2017.1732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2014.062449" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.41-72" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7Q3VCHMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#234;rome Tonetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.499-524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WL40FTGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Minh Chieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3785022.3785119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134575v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nikneshan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98417-4_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier All&#232;gre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115738" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02846395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guinebert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170408" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_31" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_29" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_41" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez-Mon&#233;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle L&#233;cuyer-Cabioch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362185v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_62" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_33" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405951v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;rom&#234;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_48" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471937v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mostow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_17" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WPM1QG3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871571v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871570v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868943v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871569v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_105" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG9P1W5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873898v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_91" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873888v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goel Gagan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_55" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873899v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817148v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911383v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877803v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Settouti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23985-4_30" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRJ7VFS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877801v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Larcher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-706-2-324" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05169335v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/wew9-s869" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877811v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948754v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.28" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948797v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593054v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948750v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948823v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948855v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ceaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948770v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arez Mameli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Mesas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948800v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948769v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti-Alchawafa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593047v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962093v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961987v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Blavier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zottmann Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aboulafia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962060v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diagne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961988v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961989v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962092v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962062v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962033v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Anastique" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961998v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961999v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161373v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961997v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962101v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962099v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190324v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190713v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190150v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190719v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962095v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138511v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962080v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962096v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962081v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190382v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Larrieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190081v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962017v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962086v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merloz Philippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190293v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190381v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000714v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti Alchawafa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962021v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911395v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Temperman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434111v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434081v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962089v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962091v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274974v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479789v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948810v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shorten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144293v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948854v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948850v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699802v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948851v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Perez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593058v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190305v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594993v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Becquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321345v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dupuis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116630v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912386v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cherigny" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kecha&#239;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maugard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464096v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335038v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962109v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zotmann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962114v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962108v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948799v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962110v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Cagnat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre David" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962113v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331214v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.0" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>