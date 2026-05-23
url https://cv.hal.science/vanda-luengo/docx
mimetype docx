--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -338,529 +338,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétroactions dans un environnement numérique d’apprentissage : Modèle de description et décision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the quality of learning in a human-robot collaboration: a study of laparoscopic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Ferrier-Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.4⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3476414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006908v1</w:t>
+                <w:t xml:space="preserve">hal-03355055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the quality of learning in a human-robot collaboration: a study of laparoscopic surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Ferrier-Barbut</w:t>
+                <w:t xml:space="preserve">Rétroactions dans un environnement numérique d’apprentissage : Modèle de description et décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes-Cuisiniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gauthier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Human-Robot Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3476414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355055v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t>
+                <w:t xml:space="preserve">Liens entre performance, assiduité et questions posées et votées en ligne dans le cadre d’une classe inversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bonnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.27.2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049566v1</w:t>
+                <w:t xml:space="preserve">hal-03330035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre performance, assiduité et questions posées et votées en ligne dans le cadre d’une classe inversée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Harrak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Chaachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (2), </w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.69-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23709/sticef.27.2.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330035v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of Switching to Blended Learning: The Grenoble Medical School Key Elements</w:t>
               </w:r>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Student Questions to Student Profiles in a Blended Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,238 +1394,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des contradictions intra-apprenant dans le diagnostic Étude de cas : DiagElec un diagnostic informatique</w:t>
+                <w:t xml:space="preserve">Interprétation automatique de traces d'activités d'apprenants issues de différents contextes pour une modélisation du diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (2), pp.41-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.17.2.41-72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873896v1</w:t>
+                <w:t xml:space="preserve">hal-00873895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation automatique de traces d'activités d'apprenants issues de différents contextes pour une modélisation du diagnostic</w:t>
+                <w:t xml:space="preserve">Prise en compte des contradictions intra-apprenant dans le diagnostic Étude de cas : DiagElec un diagnostic informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00873895v1</w:t>
+                <w:t xml:space="preserve">hal-00873896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des connaissances et rétroaction épistémique adaptative en chirurgie</w:t>
               </w:r>
@@ -2664,658 +2664,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Characterization of Revision Events in Student Writing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et décision de rétroactions épistémiques dans l'environnement AlgoPython</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Nebel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Couraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Technology Enhanced Learning, EC-TEL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168081v1</w:t>
+                <w:t xml:space="preserve">hal-05163937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Feedback Policy from Historical Data: An Offline Approach within Pyrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Detection of Attention and Retention in Educational Videos Using Eye-Tracking, Dynamic Areas of Interest and Feature Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Nikneshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+                <w:t xml:space="preserve">Solène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Branthôme</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palerme, Italy. pp.165-178, </w:t>
+              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-98414-3_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98417-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158735v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et décision de rétroactions épistémiques dans l'environnement AlgoPython</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Learning Feedback Policy from Historical Data: An Offline Approach within Pyrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Branthôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerme, Italy. pp.165-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-98414-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163937v1</w:t>
+                <w:t xml:space="preserve">hal-05158735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Detection of Attention and Retention in Educational Videos Using Eye-Tracking, Dynamic Areas of Interest and Feature Fusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solène Lambert</w:t>
+                <w:t xml:space="preserve">Characterizing revision events in students' writing processes using LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Nebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Artificial Intelligence in Education - AIED 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop - Writing And Literacy Instruction for Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerma, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134575v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing revision events in students' writing processes using LLMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Towards Automated Characterization of Revision Events in Student Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - Writing And Literacy Instruction for Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palerma, Italy</w:t>
+              <w:t xml:space="preserve">20th European Conference on Technology Enhanced Learning, EC-TEL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186500v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward diagnosis of semantic errors in Python programming platforms for beginners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badmavasan Kirouchenassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3347,144 +3347,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Your Model &amp;quot;MADD&amp;quot;? A Novel Metric to Evaluate Algorithmic Fairness for Predictive Student Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elann Lesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Educational Data Mining (EDM 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sainte Marie de Ré, France. pp.133-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164059v1</w:t>
+                <w:t xml:space="preserve">hal-05072554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moodle Plugin for Rich xAPI Data Logging</w:t>
               </w:r>
@@ -3594,191 +3598,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINDMATH : didactique des mathématiques et intelligence artificielle dans un EIAH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elann Lesnes</w:t>
+                <w:t xml:space="preserve">Is Your Model &amp;quot;MADD&amp;quot;? A Novel Metric to Evaluate Algorithmic Fairness for Predictive Student Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe école d'été de didactique des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Educational Data Mining (EDM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bengaluru, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8115786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072554v1</w:t>
+                <w:t xml:space="preserve">hal-04164059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering prerequisite relationships between knowledge components from an interpretable learner model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4148,360 +4148,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Teachers' Perceptions of Students' Questions Organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Does an e-mail reminder intervention with learning analytics reduce procrastination in a blended university course?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Nikolayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics &amp; Knowledge Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th European Conference on Technology-Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Heidelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422186v1</w:t>
+                <w:t xml:space="preserve">hal-02846395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an e-mail reminder intervention with learning analytics reduce procrastination in a blended university course?</w:t>
+                <w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Nikolayeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Yessad</w:t>
+                <w:t xml:space="preserve">Yves Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Laforge</w:t>
+                <w:t xml:space="preserve">Roland Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Technology-Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOLAR, Mar 2020, Frankfurt, Germany. pp.178-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846395v1</w:t>
+                <w:t xml:space="preserve">hal-03005330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Teachers' Perceptions of Students' Questions Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Noel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning Analytics &amp; Knowledge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Frankfurt, Germany. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3375462.3375509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005330v1</w:t>
+                <w:t xml:space="preserve">hal-02422186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche intelligente de processus d'analyse de traces d'e-learning via des inférences sémantiques</w:t>
               </w:r>
@@ -4589,407 +4589,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Automatic Identification of Questions in MOOC Forums and Association with Self-Regulated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.564-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157331v1</w:t>
+                <w:t xml:space="preserve">hal-02157335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of Peer Interactions in Multi-player Learning Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guinebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Technology Enhanced Learning 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Identification of Questions in MOOC Forums and Association with Self-Regulated Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.564-567</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157335v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Improving Students’ Forum Posts Categorization in MOOCs and Impact on Performance Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning @ Scale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.47:1-47:4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5023,51 +5023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de questions posées et votées en ligne dans le cadre d'une classe inversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,77 +5118,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection Automatique d’Interactions entre Pairs dans les Jeux Sérieux Multi-Joueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guinebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5220,1487 +5220,1509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to help teachers adapt to learners? Teachers' perspective on a competency and error-type centered dashboard for algebra</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un réseau bayésien pour le diagnostic des compétences non-techniques en situation critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Thuet</w:t>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEL-STEM Workshop at ECTEL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Neuvièmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France. pp.93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857582v1</w:t>
+                <w:t xml:space="preserve">hal-01857604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Students from Their Questions in a Blended Learning Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Consequences of Switching to Blended Learning: The Grenoble Medical School Key Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahal Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Marco Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schwebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Informatics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden. pp.356 - 360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714182v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau bayésien pour le diagnostic des compétences non-techniques en situation critique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Capitalisation of Analysis Processes : Enabling Reproducibility, Openess and Adaptability thanks to Narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes (JFRB 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.245-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170358.3170408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857604v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of Switching to Blended Learning: The Grenoble Medical School Key Element</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Schwebel</w:t>
+                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Informatics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden. pp.356 - 360</w:t>
+              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774648v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation of Analysis Processes : Enabling Reproducibility, Openess and Adaptability thanks to Narration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">A Hybrid Architecture for Non-Technical Skills Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3170358.3170408⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Tutoring Systems (ITS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.300-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91464-0_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714184v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+                <w:t xml:space="preserve">Analysis of peer interactions features in Multi-Player Learning Games: semi-automatic approach and proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guinebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.10-19</w:t>
+              <w:t xml:space="preserve">European Conference on Games Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015705v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Architecture for Non-Technical Skills Diagnosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de l'hybridation entre les communautés LAK, EDM et AIED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Tutoring Systems (ITS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PFIA 2018 : Journée IA pour l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774652v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of peer interactions features in Multi-Player Learning Games: semi-automatic approach and proof of concept</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How to help teachers adapt to learners? Teachers' perspective on a competency and error-type centered dashboard for algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Nikolayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Games Based Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">TEL-STEM Workshop at ECTEL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857612v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'hybridation entre les communautés LAK, EDM et AIED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+                <w:t xml:space="preserve">Profiling Students from Their Questions in a Blended Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2018 : Journée IA pour l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.102-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170358.3170389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015848v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir, Produire, Décrire, Évaluer et Partager des Données, Opérateurs, Processus d’analyse et Résultats d’Études sur l’Apprentissage Humain avec Ordinateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+                <w:t xml:space="preserve">An Ontology for Describing Scenarios of Multi-players Learning Games: Toward an Automatic Detection of Group Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guinebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muratet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517124v1</w:t>
+                <w:t xml:space="preserve">hal-01578371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for the Analysis of Perceptual and Gestural Performance During Critical Situations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">An Authoring Tool to Elicit Knowledge to be Taught without Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_29⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.82-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006315100820091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578390v1</w:t>
+                <w:t xml:space="preserve">hal-01588822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layered architecture for analysis of non-technical-skills in critical situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence In Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Wuhan, China. pp.463-466, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61425-0_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What information do teachers demand from a computerized classroom? An exploratory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Martinez-Monés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Lécuyer-Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASI spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitaliser les processus d'analyse de traces d'e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6742,1550 +6764,1528 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologies et outils pour le recueil, l’analyse et la visualisation des traces d’interaction - ORPHEE-RDV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGAM : un modèle générique pour l'adaptation multi-aspects dans les EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monterrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology for Describing Scenarios of Multi-players Learning Games: Toward an Automatic Detection of Group Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Muratet</w:t>
+                <w:t xml:space="preserve">Vers une adaptation des apprentissages générique et multi-aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monterrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier "Personnalisation et adaptation dans les environnements d'apprentissage : un regard interdisciplinaire sur les perspectives de recherche" -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578371v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Authoring Tool to Elicit Knowledge to be Taught without Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Identifying relationships between students' questions type and their behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDMS, Jun 2017, Wuhan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588822v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une adaptation des apprentissages générique et multi-aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
+                <w:t xml:space="preserve">Approche narrative des processus d'analyses de traces d'apprentissage : un framework ontologique pour la capitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier "Personnalisation et adaptation dans les environnements d'apprentissage : un regard interdisciplinaire sur les perspectives de recherche" -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France. 4p</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523750v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying relationships between students' questions type and their behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Modèles de raisonnement pour le diagnostic et le feedback dans l’apprentissage de la gestion des compétences non techniques en situation critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEDMS, Jun 2017, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Réalités mixtes, virtuelles et augmentées pour l'apprentissage : perspectives et challenges pour la conception, l'évaluation et le suivi (Atelier des ORPHEE-RDV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525285v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche narrative des processus d'analyses de traces d'apprentissage : un framework ontologique pour la capitalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">MAGAM: A Multi-Aspect Generic Adaptation Model for Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monterrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.139-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517145v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de raisonnement pour le diagnostic et le feedback dans l’apprentissage de la gestion des compétences non techniques en situation critique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Concevoir, Produire, Décrire, Évaluer et Partager des Données, Opérateurs, Processus d’analyse et Résultats d’Études sur l’Apprentissage Humain avec Ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités mixtes, virtuelles et augmentées pour l'apprentissage : perspectives et challenges pour la conception, l'évaluation et le suivi (Atelier des ORPHEE-RDV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053483v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGAM: A Multi-Aspect Generic Adaptation Model for Learning Environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
+                <w:t xml:space="preserve">An Approach for the Analysis of Perceptual and Gestural Performance During Critical Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.139-152, </w:t>
+              <w:t xml:space="preserve">EC-TEL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.373-378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578380v1</w:t>
+                <w:t xml:space="preserve">hal-01578390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Keep Your Eyes on ’em all!”: A Mobile Eye-Tracking Analysis of Teachers’ Sensitivity to Students</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+                <w:t xml:space="preserve">Towards a Capitalization of Processes Analyzing Learning Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conf. on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_6⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.397-403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362185v1</w:t>
+                <w:t xml:space="preserve">hal-01336851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to the TEL Teaching of Non-technical Skills from the Perspective of an Ill-Defined Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Corneloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jambon Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.555-558, </w:t>
+              <w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Florianopolis, Brazil. pp.66-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406624v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Capitalization of Processes Analyzing Learning Interaction Traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Towards an Authoring Tool to Acquire Knowledge for ITS Teaching Problem Solving Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.397-403, </w:t>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.575-578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336851v1</w:t>
+                <w:t xml:space="preserve">hal-01357997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and virtual reality-based learning of non-technical skills in driving: critical situations, diagnostic and adaptation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">An Approach to the TEL Teaching of Non-technical Skills from the Perspective of an Ill-Defined Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jambon Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Conference on Cyber-Physical &amp; Human-Systems (CPHS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.12.191⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.555-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502327v1</w:t>
+                <w:t xml:space="preserve">hal-01406624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Authoring Tool to Acquire Knowledge for ITS Teaching Problem Solving Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">“Keep Your Eyes on ’em all!”: A Mobile Eye-Tracking Analysis of Teachers’ Sensitivity to Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.575-578, </w:t>
+              <w:t xml:space="preserve">11th European Conf. on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France. pp.72-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357997v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing and Mining Association Rules from Multisource Heterogeneous Simulation Traces</w:t>
               </w:r>
@@ -8569,51 +8569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Analytics and Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Poughkeepsie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8850,51 +8850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil auteur pour des EIAH destinés à l’apprentissage de méthodes : formalisation des connaissances à acquérir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Diattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8965,1283 +8965,1283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+                <w:t xml:space="preserve">Comparaison de l'impact de techniques de diagnostic des connaissances sur l'apprentissage d'une stratégie d'aide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+                <w:t xml:space="preserve">Jack Mostow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Autrans, France</w:t>
+              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948796v1</w:t>
+                <w:t xml:space="preserve">hal-00825330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Student Models in Different Formalisms by Predicting their Impact on Help Success</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Mostow</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur l'impact d'éléments de scénarisation pédagogique sur le diagnostic d'activité de l'apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur lesEnvironnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.117-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871563v1</w:t>
+                <w:t xml:space="preserve">hal-00871570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance à la conception de techniques de diagnostic des connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Conception et mise en place d'un entrepôt de traces et processus de traitement EIAH : UnderTracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.203-214</w:t>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871571v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur l'impact d'éléments de scénarisation pédagogique sur le diagnostic d'activité de l'apprenant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">Assistance in Building Student Models using Knowledge Representation and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur lesEnvironnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.754-757, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871570v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'impact de techniques de diagnostic des connaissances sur l'apprentissage d'une stratégie d'aide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Mostow</w:t>
+                <w:t xml:space="preserve">Open platform to model and capture experimental data in Technology enhanced learning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wajeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825330v1</w:t>
+                <w:t xml:space="preserve">hal-00948795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise en place d'un entrepôt de traces et processus de traitement EIAH : UnderTracks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Share data treatment and analysis processes inTechnology enhanced learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.41-42</w:t>
+              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868943v1</w:t>
+                <w:t xml:space="preserve">hal-00948796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance in Building Student Models using Knowledge Representation and Machine Learning</w:t>
+                <w:t xml:space="preserve">Assistance à la conception de techniques de diagnostic des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EIAH 2013 - 6e Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.203-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871569v1</w:t>
+                <w:t xml:space="preserve">hal-00871571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open platform to model and capture experimental data in Technology enhanced learning systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bouhineau</w:t>
+                <w:t xml:space="preserve">Comparing Student Models in Different Formalisms by Predicting their Impact on Help Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Mostow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Data Analysis and Interpretation for Learning Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIED 2013 - 16th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, TN, United States. pp.161-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948795v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse oculométrique &amp;quot;on-line&amp;quot; avec zones d'intérêt dynamiques : application aux environnements d'apprentissage sur simulateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Jambon</w:t>
+                <w:t xml:space="preserve">Fuzzy Logic Representation for Student Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goel Gagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Ergonomie et l'Interaction Homme-Machine (Ergo'IHM 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2652574.2653401⟩</w:t>
+              <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems - Co-adaptation in Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chania, Crête, Greece. pp.428-433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873898v1</w:t>
+                <w:t xml:space="preserve">hal-00873888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automatic Comparison Between Knowledge Diagnostic Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Analyse oculométrique &amp;quot;on-line&amp;quot; avec zones d'intérêt dynamiques : application aux environnements d'apprentissage sur simulateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems : Co-adaptation in Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur l'Ergonomie et l'Interaction Homme-Machine (Ergo'IHM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2652574.2653401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_91⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873894v1</w:t>
+                <w:t xml:space="preserve">hal-00873898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Logic Representation for Student Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+                <w:t xml:space="preserve">An Automatic Comparison Between Knowledge Diagnostic Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems - Co-adaptation in Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chania, Crête, Greece. pp.428-433, </w:t>
+              <w:t xml:space="preserve">ITS 2012 - 11th International Conference on Intelligent Tutoring Systems : Co-adaptation in Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chania, Crête, Greece. pp.620-621, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30950-2_91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873888v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'assistance pour la comparaison de techniques de diagnostic des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10381,342 +10381,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Parameters for a Knowledge Diagnostic Tools in Orthopedic Surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Implementation of a Visual and Haptic Simulator in a Platform for a TEL System in Percutaneuos Orthopedic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonetti Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDM 2011 - International Conference on Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMVR 2011 - Medicine Meets Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Newport Beach, CA, United States. pp.324-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-706-2-324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911383v1</w:t>
+                <w:t xml:space="preserve">hal-00877801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptable and Reusable Query Patterns for Trace-Based Learner Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemya Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EC-TEL 2011 - 6th European Conference on Technology Enhanced Learning : towards ubiquitous learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Palermo, Italy. pp.384-397, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23985-4_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Visual and Haptic Simulator in a Platform for a TEL System in Percutaneuos Orthopedic Surgery</w:t>
+                <w:t xml:space="preserve">Contribution des traces de nature différente à la sensibilité de la modélisation des connaissances en situation d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tonetti Jérôme</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMVR 2011 - Medicine Meets Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier Traces, traces numériques, connaissances et cognition - 22e conférence francophone d'Ingénierie des Connaissances (IC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-706-2-324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00877801v1</w:t>
+                <w:t xml:space="preserve">hal-00877811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui fait qu'un simulateur peut devenir un &amp;quot;bon&amp;quot; outil d'apprentissage ?</w:t>
               </w:r>
@@ -10787,401 +10787,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des traces de nature différente à la sensibilité de la modélisation des connaissances en situation d'apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de données haptiques brutes dans des systèmes experts de diagnostic des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traces, traces numériques, connaissances et cognition - 22e conférence francophone d'Ingénierie des Connaissances (IC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGC 2011 - 11e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.599-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877811v1</w:t>
+                <w:t xml:space="preserve">hal-00877802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données haptiques brutes dans des systèmes experts de diagnostic des connaissances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technology Enhanced Learning Environment for Orthopaedic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2011 - 11e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.599-610</w:t>
+              <w:t xml:space="preserve">Colloque ANR contenus interaction et robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877802v1</w:t>
+                <w:t xml:space="preserve">hal-00911398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Enhanced Learning Environment for Orthopaedic Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Parameters for a Knowledge Diagnostic Tools in Orthopedic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ANR contenus interaction et robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">EDM 2011 - International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands. pp.369-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911398v1</w:t>
+                <w:t xml:space="preserve">hal-00911383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-Based Learner Modelling Framework for Technology-Enhanced Learning Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">How to take into account different problem solving modalities for doing a diagnosis? Experiment and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITS 2010: 10th International Conference on Intelligent Tutoring Systems : Bridges to Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pittsburg, United States. pp.380-383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948754v1</w:t>
+                <w:t xml:space="preserve">hal-00948797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to take into account different problem solving modalities for doing a diagnosis? Experiment and results</w:t>
+                <w:t xml:space="preserve">Experimentation and results for calibrating automatic diagnosis belief linked to problem solving modalities: a case study in electricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
@@ -11199,192 +11190,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2010: 10th International Conference on Intelligent Tutoring Systems : Bridges to Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pittsburg, United States. pp.380-383</w:t>
+              <w:t xml:space="preserve">ECTEL 2010, 5th European Conference on Technology Enhanced Learning, Sustaining TEL: From Innovation to Learning and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelone, Spain. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948797v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of a simulator for a TEL system in orthopaedic surgery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality International Conference (VRIC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation and results for calibrating automatic diagnosis belief linked to problem solving modalities: a case study in electricity</w:t>
+                <w:t xml:space="preserve">Prise en compte de traces d'activité provenant de différents contextes dans des algorithmes de diagnostic - Etude de cas : Le modèle DiagElec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
@@ -11402,2060 +11393,2069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTEL 2010, 5th European Conference on Technology Enhanced Learning, Sustaining TEL: From Innovation to Learning and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelone, Spain. 6 p</w:t>
+              <w:t xml:space="preserve">Proceedings of INFORSID'2010 (INFormatique des ORganisations et Systèmes d'Information et de Décision), Workshop ICT (Interactions, Contextes, Traces)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, (10 p. - to be published)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948750v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de traces d'activité provenant de différents contextes dans des algorithmes de diagnostic - Etude de cas : Le modèle DiagElec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">A simulator for learning percutaneous orthopaedic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonetti Jéromê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of INFORSID'2010 (INFormatique des ORganisations et Systèmes d'Information et de Décision), Workshop ICT (Interactions, Contextes, Traces)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, (10 p. - to be published)</w:t>
+              <w:t xml:space="preserve">CAOS, Computer Assisted Orthopaedic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948823v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulator for learning percutaneous orthopaedic surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tonetti Jéromê</w:t>
+                <w:t xml:space="preserve">Trace-Based Learner Modelling Framework for Technology-Enhanced Learning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemya Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAOS, Computer Assisted Orthopaedic Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948855v1</w:t>
+                <w:t xml:space="preserve">hal-00948754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a learning environment in percutaneous surgery: models of knowledge, gesture and learning situations.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission de l'expérience en chirurgie percutanée : analyse cognitive et conception d'outils de formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Research on Learning and Instruction</w:t>
+              <w:t xml:space="preserve">1er colloque international de l'association Recherches et Pratiques en Didactique Professionnelle, DidaPro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948770v1</w:t>
+                <w:t xml:space="preserve">hal-00948836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de conception d'un simulateur vidéo laparoscopique. De l'analyse des connaissances á la création des parcours d'apprentissage : Le cas de la chirurgie aortique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arez Mameli</w:t>
+                <w:t xml:space="preserve">DiagElec: A model of Diagnosis in Electricity using a learner's model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurel Mesas</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence EIAH 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, (8 p.)</w:t>
+              <w:t xml:space="preserve">Proceedings of EC-TEL'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948834v1</w:t>
+                <w:t xml:space="preserve">hal-00948800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiagElec: A model of Diagnosis in Electricity using a learner's model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">Design Implementation and computer validation of didactical decision model in a learning environment for ortopaedic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EC-TEL'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, (6 p.)</w:t>
+              <w:t xml:space="preserve">14th International Conference on Artificial Intelligence in Education. Workshop Intelligent Support for Exploratory Environments.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948800v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Implementation and computer validation of didactical decision model in a learning environment for ortopaedic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+                <w:t xml:space="preserve">Designing a learning environment in percutaneous surgery: models of knowledge, gesture and learning situations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Artificial Intelligence in Education. Workshop Intelligent Support for Exploratory Environments.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, 10 p</w:t>
+              <w:t xml:space="preserve">European Association for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948769v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de l'expérience en chirurgie percutanée : analyse cognitive et conception d'outils de formation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
+                <w:t xml:space="preserve">Méthodologie de conception d'un simulateur vidéo laparoscopique. De l'analyse des connaissances á la création des parcours d'apprentissage : Le cas de la chirurgie aortique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arez Mameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurel Mesas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque international de l'association Recherches et Pratiques en Didactique Professionnelle, DidaPro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">Actes de la conférence EIAH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948836v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take into account knowledge constraints for design of TEL environments in medical education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervision d'une activité d'apprentissage à partir d'Indicateurs réutilisés dans l'environnement EM-AGIIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Spain. pp.839</w:t>
+              <w:t xml:space="preserve">JOCAIR'2008 Colloque International Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593047v1</w:t>
+                <w:t xml:space="preserve">hal-00962060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des réseaux bayésiens pour la conception des Environnements informatiques d'apprentissage Humain</w:t>
+                <w:t xml:space="preserve">Surround a virtual environment to becomes a TEL environment in orthopaedic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire A3, LIPN, Janvier</w:t>
+              <w:t xml:space="preserve">10e rencontres internationales de Réalité Virtuelle,VRIC Education, Training and Employment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962093v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with Simulations in Medical Education. Validity and Design of Learning Settings in Particular Contexts.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+                <w:t xml:space="preserve">A decision-making process to produce adaptive feedback in learning environments for professional domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Science (Conference Handbook) International Conference on learning science</w:t>
+              <w:t xml:space="preserve">ICHSL'6 : IEEE 6th International Conference on Human System Learning, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961987v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision d'une activité d'apprentissage à partir d'Indicateurs réutilisés dans l'environnement EM-AGIIR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Take into account knowledge constraints for TEL environments design in medical education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOCAIR'2008 Colloque International Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, (10 p.)</w:t>
+              <w:t xml:space="preserve">ICALT 2008: The 8th IEEE International Conference on Advanced Learning Technologies, Santander, Cantabria, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, pp.839-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962060v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Take into account knowledge constraints for TEL environments design in medical education.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte de différents niveaux d'appropriation pédagogique dans la conception d'un simulateur d'apprentissage en chirurgie orthopédique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2008: The 8th IEEE International Conference on Advanced Learning Technologies, Santander, Cantabria, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, pp.839-841</w:t>
+              <w:t xml:space="preserve">Actes du 15e congrès international de l'AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961988v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-making process to produce adaptive feedback in learning environments for professional domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+                <w:t xml:space="preserve">Learning with Simulations in Medical Education. Validity and Design of Learning Settings in Particular Contexts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Blavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zottmann Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Aboulafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHSL'6 : IEEE 6th International Conference on Human System Learning, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Science (Conference Handbook) International Conference on learning science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961989v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surround a virtual environment to becomes a TEL environment in orthopaedic surgery</w:t>
+                <w:t xml:space="preserve">Utilisation des réseaux bayésiens pour la conception des Environnements informatiques d'apprentissage Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres internationales de Réalité Virtuelle,VRIC Education, Training and Employment</w:t>
+              <w:t xml:space="preserve">Séminaire A3, LIPN, Janvier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962092v1</w:t>
+                <w:t xml:space="preserve">hal-00962093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de différents niveaux d'appropriation pédagogique dans la conception d'un simulateur d'apprentissage en chirurgie orthopédique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Take into account knowledge constraints for design of TEL environments in medical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 15e congrès international de l'AIPTLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, pp.n.a</w:t>
+              <w:t xml:space="preserve">The 8th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Spain. pp.839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962062v1</w:t>
+                <w:t xml:space="preserve">hal-00593047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web-based experimentation platform: an example of electricity learning experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of adaptive surgery learning environment with bayesian network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference ICL'2007 Interactive Computer Aided Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Villach, Austria. pp.n.a</w:t>
+              <w:t xml:space="preserve">INTED2007. International Technology, Education and Development Conference (Valence, Espagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Valence, Spain. (9 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962033v1</w:t>
+                <w:t xml:space="preserve">hal-00961998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of adaptive surgery learning environment with bayesian network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions interdisciplinaires à la conception d'un environnement de formation en orthopédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTED2007. International Technology, Education and Development Conference (Valence, Espagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Valence, Spain. (9 p.)</w:t>
+              <w:t xml:space="preserve">Computer Assisted Medical and Surgical Interventions, SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961998v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions interdisciplinaires à la conception d'un environnement de formation en orthopédie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
+                <w:t xml:space="preserve">Conceptions and Bayesian Network for an adaptative Orthopaedic Surgery Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Minh Chieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Medical and Surgical Interventions, SURGETICA</w:t>
+              <w:t xml:space="preserve">11th International Conference on User Modeling. 2nd Workshop on Personalisation for E-Health, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962000v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions and Bayesian Network for an adaptative Orthopaedic Surgery Learning Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web-based experimentation platform: an example of electricity learning experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre B. Anastique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on User Modeling. 2nd Workshop on Personalisation for E-Health, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, (8 p.)</w:t>
+              <w:t xml:space="preserve">International Conference ICL'2007 Interactive Computer Aided Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Villach, Austria. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961999v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge design centred for TEL systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle informatique pour la production de rétroactions épistémiques. L'exemple d'un environnement d'apprentissage en chirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Unknown, Jeu de transparents</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962094v1</w:t>
+                <w:t xml:space="preserve">hal-00161373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle informatique pour la production de rétroactions épistémiques. L'exemple d'un environnement d'apprentissage en chirurgie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge design centred for TEL systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited keynote address, Second Kaleidoscope Symposium, Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161373v1</w:t>
+                <w:t xml:space="preserve">hal-00962094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Building Intelligent Learning Environments in Ill-defined Domains</w:t>
               </w:r>
@@ -13530,260 +13530,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEL professional environment in kaleidoscope NOE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un questionnaire dynamique pour le suivi et l'analyse de l'activité et des productions d'élèves en électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop Intuition, Stuttgart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">Colloque International JOCAIR'2006 Premières Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962101v1</w:t>
+                <w:t xml:space="preserve">hal-00190150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes didactiques et informatiques pour la formalisation des connaissances dans les EIAH</w:t>
+                <w:t xml:space="preserve">TELEOS: Entorno basado en nuevas tecnologías para el aprendizaje de actos quirúrjicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">école d'été du GDR TIC et Société (Les supports de la connaissance : technologies, médiations, apprentissage</w:t>
+              <w:t xml:space="preserve">Online Educa, Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962099v1</w:t>
+                <w:t xml:space="preserve">hal-00962097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactic Decision-Making Process In a Surgery Learning Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">TELEOS : de l'analyse de l'activité professionnelle à la formalisation des connaissances pour un environnement d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFRB06, 3èmes Journées Francophones sur les Réseaux Bayésiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Valenciennes, France. 9 p</w:t>
+              <w:t xml:space="preserve">17e journées francophones d'Ingénierie des connaissances IC'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190324v1</w:t>
+                <w:t xml:space="preserve">hal-00190719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulare per apprendere : nuovi approcci e strumenti</w:t>
               </w:r>
@@ -13927,96 +13966,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TELEOS: Entorno basado en nuevas tecnologías para el aprendizaje de actos quirúrjicos</w:t>
+                <w:t xml:space="preserve">Analyse didactique et modélisation informatique pour la conception d'un environnement informatique d'apprentissage humain en chirurgie orthopédique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Educa, Madrid</w:t>
+              <w:t xml:space="preserve">Séminaire MODALES, DNM recherche sur l'interaction Homme/Machine de la ENST de Bretagne.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962097v1</w:t>
+                <w:t xml:space="preserve">hal-00962095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un questionnaire dynamique pour le suivi et l'analyse de l'activité et des productions d'élèves en électricité</w:t>
               </w:r>
@@ -14045,673 +14084,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International JOCAIR'2006 Premières Journées Communication et Apprentissage Instrumentés en Réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Amiens, France</w:t>
+              <w:t xml:space="preserve">Premières journées communication et apprentissages instrumentés en réseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.421-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190150v1</w:t>
+                <w:t xml:space="preserve">edutice-00138511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TELEOS : de l'analyse de l'activité professionnelle à la formalisation des connaissances pour un environnement d'apprentissage</w:t>
+                <w:t xml:space="preserve">Informatique pour l'apprentissage, didactique et médecine, quelques perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e journées francophones d'Ingénierie des connaissances IC'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.101-110</w:t>
+              <w:t xml:space="preserve">Table Ronde ENMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190719v1</w:t>
+                <w:t xml:space="preserve">hal-00962096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse didactique et modélisation informatique pour la conception d'un environnement informatique d'apprentissage humain en chirurgie orthopédique</w:t>
+                <w:t xml:space="preserve">De la didactique à l'informatique pour la conception d'un EIAH en chirurgie orthopédique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MODALES, DNM recherche sur l'interaction Homme/Machine de la ENST de Bretagne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
+              <w:t xml:space="preserve">EGC06 Extraction et Gestion de la Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, ( 6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962095v1</w:t>
+                <w:t xml:space="preserve">hal-00962081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un questionnaire dynamique pour le suivi et l'analyse de l'activité et des productions d'élèves en électricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">A Bayesian Network Based Approach for Student Diagnosis in Complex and Ill-structured Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Minh Chieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées communication et apprentissages instrumentés en réseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Amiens, France. pp.421-434</w:t>
+              <w:t xml:space="preserve">TICE 2006, Information and Communication Technologies in Higher Education and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00138511v1</w:t>
+                <w:t xml:space="preserve">hal-00962080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Network Based Approach for Student Diagnosis in Complex and Ill-structured Domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contraintes didactiques et informatiques pour la formalisation des connaissances dans les EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE 2006, Information and Communication Technologies in Higher Education and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, (6 p.)</w:t>
+              <w:t xml:space="preserve">école d'été du GDR TIC et Société (Les supports de la connaissance : technologies, médiations, apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962080v1</w:t>
+                <w:t xml:space="preserve">hal-00962099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatique pour l'apprentissage, didactique et médecine, quelques perspectives</w:t>
+                <w:t xml:space="preserve">TEL professional environment in kaleidoscope NOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table Ronde ENMG</w:t>
+              <w:t xml:space="preserve">workshop Intuition, Stuttgart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Jeu de transparents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962096v1</w:t>
+                <w:t xml:space="preserve">hal-00962101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la didactique à l'informatique pour la conception d'un EIAH en chirurgie orthopédique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Didactic Decision-Making Process In a Surgery Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC06 Extraction et Gestion de la Connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Unknown, ( 6 p.)</w:t>
+              <w:t xml:space="preserve">JFRB06, 3èmes Journées Francophones sur les Réseaux Bayésiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valenciennes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962081v1</w:t>
+                <w:t xml:space="preserve">hal-00190324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approach for the design of a learning environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of adaptive feedback in a web educational system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Learn 2005 - World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">12th International Conference on Artificial Intelligence in Education, Workshop on Adaptive Systems for Web-Based Education: Tools and Reusability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190712v1</w:t>
+                <w:t xml:space="preserve">hal-00190081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactical approach for the design of a learning environment for airline pilots</w:t>
               </w:r>
@@ -14786,597 +14786,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of adaptive feedback in a web educational system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinary approach for the design of a learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Artificial Intelligence in Education, Workshop on Adaptive Systems for Web-Based Education: Tools and Reusability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. 9 p</w:t>
+              <w:t xml:space="preserve">E-Learn 2005 - World Conference on E-Learning in Corporate, Government, Healthcare, and Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190081v1</w:t>
+                <w:t xml:space="preserve">hal-00190712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The knowledge like the object of interaction in an orthopaedic surgery-learning environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture d'un environnement d'aide à l'apprentissage de la chirurgie orthopédique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, (8 p.)</w:t>
+              <w:t xml:space="preserve">TICE 2004 « Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Compiègne, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962017v1</w:t>
+                <w:t xml:space="preserve">hal-00190381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet TELEOS : Technological Enhanced Learning Environment for Orthopaedic Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture d'un environnement d'aide à l'apprentissage de la chirurgie orthopédique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Merloz Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet et Pédagogie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Unknown, (4 p.)</w:t>
+              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.337-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962086v1</w:t>
+                <w:t xml:space="preserve">edutice-00000714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding knowledge in the design of an orthopaedic surgery learning environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The knowledge like the object of interaction in an orthopaedic surgery-learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALIE04 International Conference on Computer Aided Learning in Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190293v1</w:t>
+                <w:t xml:space="preserve">hal-00962017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture d'un environnement d'aide à l'apprentissage de la chirurgie orthopédique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Le projet TELEOS : Technological Enhanced Learning Environment for Orthopaedic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jêrome Tonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Mufti-Alchawafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merloz Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE 2004 « Technologies de l'Information et de la Communication dans l'Enseignement Supérieur et l'Entreprise».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Compiègne, France. pp.8</w:t>
+              <w:t xml:space="preserve">Internet et Pédagogie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Unknown, (4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190381v1</w:t>
+                <w:t xml:space="preserve">hal-00962086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture d'un environnement d'aide à l'apprentissage de la chirurgie orthopédique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dima Mufti Alchawafa</w:t>
+                <w:t xml:space="preserve">Embedding knowledge in the design of an orthopaedic surgery learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.337-344</w:t>
+              <w:t xml:space="preserve">CALIE04 International Conference on Computer Aided Learning in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Grenoble, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00000714v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modelo propuesto a partir de la inteligencia artificial y la didáctica</w:t>
               </w:r>
@@ -16353,90 +16353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Evaluations of AMBRE-KB, an Authoring Tool to Elicit Knowledge to Be Taught Without Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Diattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Escudeiro P., Costagliola G., Zvacek S., Uhomoibhi J., McLaren B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers Supported Education - 9th International Conference, CSEDU 2017, Porto, Portugal, April 21-23, 2017, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 865, </w:t>
@@ -16500,64 +16500,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Technology for learning in Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Aboulafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Blavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Shorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17031,51 +17031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel TELEOS 2, une plateforme orienté services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17273,216 +17273,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel TELEOS 1, une plateforme multi-agent pour l'apprentissage en chirurgie ortopédique</w:t>
+                <w:t xml:space="preserve">Le projet TCAN TELEOS : Technology enhanced Learning in orthopaedic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurie Perez</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962112v1</w:t>
+                <w:t xml:space="preserve">hal-00593058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet TCAN TELEOS : Technology enhanced Learning in orthopaedic surgery</w:t>
+                <w:t xml:space="preserve">Logiciel TELEOS 1, une plateforme multi-agent pour l'apprentissage en chirurgie ortopédique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Tonetti</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Minh Chieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593058v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design patterns for recording and analysing usage of learning systems: State of art of tracking and analysing usage</w:t>
               </w:r>
@@ -17494,51 +17494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17657,51 +17657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abou-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17719,51 +17719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir, produire, décrire, évaluer, améliorer, partager et conserver des données, opérateurs, processus d’analyse et résultats d’études sur les logs d’activités d’apprentissages humains avec ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18116,51 +18116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction du numérique pour l’éducation. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18212,51 +18212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18302,51 +18302,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analytics : terminologie du Learning Analytics.</w:t>
+                <w:t xml:space="preserve">Learning Analytics : Notes de veille, partage et curation de ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
@@ -18400,75 +18400,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction du Numérique pour l’Éducation, ministère de l’Enseignement supérieur de la Recherche et de l’Innovation (France). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464092v1</w:t>
+                <w:t xml:space="preserve">hal-02464096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analytics : Notes de veille, partage et curation de ressources</w:t>
+                <w:t xml:space="preserve">Learning Analytics : terminologie du Learning Analytics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
@@ -18522,317 +18522,317 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction du Numérique pour l’Éducation, ministère de l’Enseignement supérieur de la Recherche et de l’Innovation (France). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464096v1</w:t>
+                <w:t xml:space="preserve">hal-02464092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analytique des apprentissages numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+                <w:t xml:space="preserve">An Interaction Centred Approach to the teaching of Non-technical Skills in a Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Jambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] LIP6 - Laboratoire d'Informatique de Paris 6. 2016</w:t>
+              <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique de Paris 6; Laboratoire d'Informatique de Grenoble. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714229v1</w:t>
+                <w:t xml:space="preserve">hal-01335038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interaction Centred Approach to the teaching of Non-technical Skills in a Virtual Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analytique des apprentissages numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Laboratoire d'Informatique de Paris 6; Laboratoire d'Informatique de Grenoble. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LIP6 - Laboratoire d'Informatique de Paris 6. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335038v1</w:t>
+                <w:t xml:space="preserve">hal-01714229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating Technology-Enhanced Processes of Learning and Instruction in Medical Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zotmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Aboulafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Blavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19131,51 +19131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrator of an infrastructure to collect and exchange experimental trails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre B. Anastique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean M. Cagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19401,51 +19401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19789,51 +19789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476414" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahal Houssein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Manson Toussaint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2017.1732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2014.062449" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.41-72" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7Q3VCHMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#234;rome Tonetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.499-524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WL40FTGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Minh Chieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3785022.3785119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134575v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nikneshan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98417-4_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier All&#232;gre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115738" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02846395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guinebert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774648v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170408" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774652v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_31" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_29" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_41" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez-Mon&#233;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle L&#233;cuyer-Cabioch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362185v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_62" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_33" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405951v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;rom&#234;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_48" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471937v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mostow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_17" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WPM1QG3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871571v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871570v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825330v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868943v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871569v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_105" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG9P1W5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873898v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_91" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873888v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goel Gagan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_55" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873899v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817148v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911383v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877803v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Settouti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23985-4_30" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRJ7VFS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877801v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Larcher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-706-2-324" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05169335v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/wew9-s869" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877811v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948754v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.28" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948797v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593054v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948750v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948823v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948855v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ceaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948770v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arez Mameli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Mesas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948800v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948769v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti-Alchawafa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593047v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962093v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961987v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Blavier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zottmann Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aboulafia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962060v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diagne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961988v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961989v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962092v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962062v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962033v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Anastique" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961998v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961999v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161373v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961997v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962101v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962099v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190324v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190713v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190150v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190719v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962095v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138511v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962080v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962096v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962081v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190382v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Larrieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190081v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962017v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962086v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merloz Philippe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190293v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190381v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000714v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti Alchawafa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962021v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911395v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Temperman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434111v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434081v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962089v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962091v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274974v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479789v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948810v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shorten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144293v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948854v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948850v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699802v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948851v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Perez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593058v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190305v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594993v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Becquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321345v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dupuis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116630v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912386v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cherigny" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kecha&#239;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maugard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464096v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335038v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962109v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zotmann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962114v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962108v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948799v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962110v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Cagnat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre David" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962113v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331214v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.0" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes-Cuisiniez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahal Houssein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Di Marco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Manson Toussaint" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jambon Francis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2017.1732" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2014.062449" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.17.2.41-72" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7Q3VCHMS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#234;rome Tonetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.499-524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WL40FTGC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Minh Chieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Caron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602744v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rotelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves No&#235;l" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3785022.3785119" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badmavasan Kirouchenassamy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134575v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nikneshan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abou-Hassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98417-4_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branth&#244;me" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98414-3_12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194642v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_72" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier All&#232;gre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115738" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02846395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Nikolayeva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guinebert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Marco Lionel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170408" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_31" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857612v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thuet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_35" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61425-0_41" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez-Mon&#233;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle L&#233;cuyer-Cabioch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637556v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02053483v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578390v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_29" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Corneloup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.191" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406624v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_62" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362185v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405951v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;rom&#234;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_48" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471937v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Mostow" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871570v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_105" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JG9P1W5Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871571v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_17" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5WPM1QG3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873888v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goel Gagan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_55" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653401" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30950-2_91" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873899v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817148v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877801v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Larcher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonetti J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-706-2-324" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemya Settouti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23985-4_30" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LRJ7VFS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877811v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05169335v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/wew9-s869" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877802v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911383v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948750v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonetti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948823v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948855v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ceaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948754v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.28" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948769v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti-Alchawafa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948770v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arez Mameli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Mesas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diagne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962092v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961989v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961988v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962062v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Blavier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zottmann Jean" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aboulafia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593047v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961998v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961999v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962033v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Anastique" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161373v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962094v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961997v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190150v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962097v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190719v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190713v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962095v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00138511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962096v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962081v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962080v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962101v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190324v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190081v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190382v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Larrieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190381v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000714v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Mufti Alchawafa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962017v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962086v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merloz Philippe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190293v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962021v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911395v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depover" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Li&#232;vre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Temperman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434111v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434081v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962089v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962091v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274974v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479789v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60013-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948810v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shorten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144293v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948854v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948850v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699802v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948851v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593058v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962112v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Perez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190305v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594993v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Becquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321345v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dupuis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116630v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912386v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cherigny" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091392v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464096v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kecha&#239;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maugard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464092v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335038v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714229v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962109v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zotmann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962114v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962108v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948799v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962110v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. Cagnat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre David" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferraris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962111v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Derycke" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bourdeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tarby" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962113v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331214v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.0" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>