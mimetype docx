--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -527,295 +527,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting RNA:protein interactions with an integrative approach leads to the identification of potent YBX1 inhibitors</w:t>
+                <w:t xml:space="preserve">FUS RRM regulates poly(ADP-ribose) levels after transcriptional arrest and PARP-1 activation on DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystel El Hage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Babault</w:t>
+                <w:t xml:space="preserve">Evgeniya Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olek Maciejak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+                <w:t xml:space="preserve">Maria Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.e80387. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (10), pp.113199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.80387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955052v1</w:t>
+                <w:t xml:space="preserve">hal-04231448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUS RRM regulates poly(ADP-ribose) levels after transcriptional arrest and PARP-1 activation on DNA damage</w:t>
+                <w:t xml:space="preserve">Targeting RNA:protein interactions with an integrative approach leads to the identification of potent YBX1 inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniya Mamontova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sukhanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+                <w:t xml:space="preserve">Olek Maciejak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (10), pp.113199. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e80387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.80387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231448v1</w:t>
+                <w:t xml:space="preserve">hal-03955052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARP1 Activation Controls Stress Granule Assembly after Oxidative Stress and DNA Damage</w:t>
               </w:r>
@@ -920,161 +920,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
+                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Budkina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333572v1</w:t>
+                <w:t xml:space="preserve">hal-03176308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITSN1 regulates SAM68 solubility through SH3 domain interactions with SAM68 proline-rich motifs</w:t>
               </w:r>
@@ -1188,295 +1188,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
+                <w:t xml:space="preserve">The cooperative binding of TDP-43 to GU-rich RNA repeats antagonizes TDP-43 aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Juan Carlos Rengifo-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e.67605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.67605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176308v1</w:t>
+                <w:t xml:space="preserve">hal-03343496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cooperative binding of TDP-43 to GU-rich RNA repeats antagonizes TDP-43 aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Budkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e.67605. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.67605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343496v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Transcription Induces Phosphorylation of YB-1 at Ser102 and Its Accumulation in the Nucleus</w:t>
               </w:r>
@@ -1596,51 +1596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single-Molecule Atomic Force Microscopy Study of PARP1 and PARP2 Recognition of Base Excision Repair DNA Intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,51 +1756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Singatulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1858,563 +1858,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubules as platforms for probing liquid–liquid phase separation in cells – application to RNA-binding proteins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-infrared Spectroscopy of Supernova 2017eaw in 2017: Carbon Monoxide and Dust Formation in a Type II-P Supernova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Boca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Kretov</w:t>
+                <w:t xml:space="preserve">J. Rho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Geballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.214692⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 864 (1), pp.L20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aad77f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166855v1</w:t>
+                <w:t xml:space="preserve">hal-02351311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared Spectroscopy of Supernova 2017eaw in 2017: Carbon Monoxide and Dust Formation in a Type II-P Supernova</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional differences of short and long isoforms of spastin harboring missense mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Evans</w:t>
+                <w:t xml:space="preserve">Clement Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natallie Kajevu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poüs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aad77f⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.dmm033704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.033704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351311v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional differences of short and long isoforms of spastin harboring missense mutation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplex epithelium dysfunction due to CLDN10 mutation: the HELIX syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
+                <w:t xml:space="preserve">Smail Hadj-Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Brideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Al-Sarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid C. Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucile Figueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.033704⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.190-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gim.2017.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166828v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex epithelium dysfunction due to CLDN10 mutation: the HELIX syndrome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid C. Maroun</w:t>
+                <w:t xml:space="preserve">Microtubules as platforms for probing liquid–liquid phase separation in cells – application to RNA-binding proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maucuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lucile Figueres</w:t>
+                <w:t xml:space="preserve">Mirela Boca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kretov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (2), pp.190-201. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (11), pp.jcs214692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/gim.2017.71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.214692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173103v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spastin regulates VAMP7-containing vesicles trafficking in cortical neurons</w:t>
               </w:r>
@@ -2528,307 +2528,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucurbitacin I elicits the formation of actin/phospho-myosin II co-aggregates by stimulation of the RhoA/ROCK pathway and inhibition of LIM-kinase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauvais</w:t>
+                <w:t xml:space="preserve">Single molecule detection of PARP1 and PARP2 interaction with DNA strand breaks and their poly(ADP-ribosyl)ation using high-resolution AFM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Abrakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kutuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (6), pp.e60-e60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183418v1</w:t>
+                <w:t xml:space="preserve">hal-02183571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single molecule detection of PARP1 and PARP2 interaction with DNA strand breaks and their poly(ADP-ribosyl)ation using high-resolution AFM imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Kutuzov</w:t>
+                <w:t xml:space="preserve">Cucurbitacin I elicits the formation of actin/phospho-myosin II co-aggregates by stimulation of the RhoA/ROCK pathway and inhibition of LIM-kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Sari-Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.45-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02183571v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent nanodiamonds as a relevant tag for the assessment of alum adjuvant particle biodisposition</w:t>
               </w:r>
@@ -2942,298 +2942,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbranched polyglycerol modified fluorescent nanodiamond for biomedical research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Single DNA Molecule Hybridization on a Surface by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
+                <w:t xml:space="preserve">Patrick Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.131-138. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (21), pp.3630-3638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201300546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299234v1</w:t>
+                <w:t xml:space="preserve">hal-02291850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Single DNA Molecule Hybridization on a Surface by Atomic Force Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pastre</w:t>
+                <w:t xml:space="preserve">Hyperbranched polyglycerol modified fluorescent nanodiamond for biomedical research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loic Hamon</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housam Eidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (21), pp.3630-3638. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.131-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201300546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291850v1</w:t>
+                <w:t xml:space="preserve">hal-02299234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C Terminus of Tubulin, a Versatile Partner for Cationic Molecules</w:t>
               </w:r>
@@ -3794,51 +3794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5344,51 +5344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Pankivskyi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68346-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04918699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rabhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07456-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04455540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ceschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105716" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03955052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80387" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Mamontova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukhanova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia S Singatulina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Sukhanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Desforges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankivskyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rynditch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03610-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67605" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mordovkina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Eliseeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Polyakov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kutuzov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Abrakhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.05.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Singatulina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geballe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad77f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallie Kajevu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Po&#252;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033704" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hadj-Rabia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brideau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Al-Sarraj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid C. Maroun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2017.71" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Sari-Hassoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hamdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.12.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0XZ8S9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1476" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02299234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.06.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LBL5MW0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02291850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300546" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9068DC07B86357E1C66E9C6BC69A9D3102CCBA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Delga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Toma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.144089" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091811" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#239;-Trinh Kuoch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900556a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulal Panda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bernhard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035743" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Popova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nadezhdina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-9-23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Star" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-R. Han" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P. Gabriel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#252;ner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400322" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGCDKQCW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hazan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02289336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lesbordes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200210117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv L Joshi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Joshi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Ow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02194036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arceo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Pankivskyi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68346-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04918699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rabhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07456-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04455540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ceschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105716" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Mamontova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukhanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03955052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia S Singatulina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Sukhanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Desforges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankivskyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rynditch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03610-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67605" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mordovkina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Eliseeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Polyakov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kutuzov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Abrakhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.05.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Singatulina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geballe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad77f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallie Kajevu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Po&#252;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hadj-Rabia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brideau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Al-Sarraj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid C. Maroun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2017.71" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1476" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Sari-Hassoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hamdi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.12.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0XZ8S9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02291850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300546" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9068DC07B86357E1C66E9C6BC69A9D3102CCBA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02299234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.06.019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LBL5MW0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Delga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Toma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.144089" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091811" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#239;-Trinh Kuoch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900556a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulal Panda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bernhard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035743" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Popova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nadezhdina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-9-23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Star" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-R. Han" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P. Gabriel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#252;ner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400322" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGCDKQCW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hazan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02289336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lesbordes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200210117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv L Joshi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Joshi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Ow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02194036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arceo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>