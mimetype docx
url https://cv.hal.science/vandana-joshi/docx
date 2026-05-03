--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -527,295 +527,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUS RRM regulates poly(ADP-ribose) levels after transcriptional arrest and PARP-1 activation on DNA damage</w:t>
+                <w:t xml:space="preserve">Targeting RNA:protein interactions with an integrative approach leads to the identification of potent YBX1 inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniya Mamontova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sukhanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+                <w:t xml:space="preserve">Olek Maciejak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (10), pp.113199. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e80387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.80387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231448v1</w:t>
+                <w:t xml:space="preserve">hal-03955052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting RNA:protein interactions with an integrative approach leads to the identification of potent YBX1 inhibitors</w:t>
+                <w:t xml:space="preserve">FUS RRM regulates poly(ADP-ribose) levels after transcriptional arrest and PARP-1 activation on DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystel El Hage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Babault</w:t>
+                <w:t xml:space="preserve">Evgeniya Mamontova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olek Maciejak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+                <w:t xml:space="preserve">Maria Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.e80387. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (10), pp.113199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.80387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955052v1</w:t>
+                <w:t xml:space="preserve">hal-04231448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARP1 Activation Controls Stress Granule Assembly after Oxidative Stress and DNA Damage</w:t>
               </w:r>
@@ -920,161 +920,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
+                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Karina Budkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176308v1</w:t>
+                <w:t xml:space="preserve">hal-03333572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITSN1 regulates SAM68 solubility through SH3 domain interactions with SAM68 proline-rich motifs</w:t>
               </w:r>
@@ -1188,295 +1188,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cooperative binding of TDP-43 to GU-rich RNA repeats antagonizes TDP-43 aggregation</w:t>
+                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Rengifo-Gonzalez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.67605⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343496v1</w:t>
+                <w:t xml:space="preserve">hal-03176308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cooperative binding of TDP-43 to GU-rich RNA repeats antagonizes TDP-43 aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Rengifo-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Budkina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+                <w:t xml:space="preserve">Emilie Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e.67605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.67605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333572v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Transcription Induces Phosphorylation of YB-1 at Ser102 and Its Accumulation in the Nucleus</w:t>
               </w:r>
@@ -1596,51 +1596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single-Molecule Atomic Force Microscopy Study of PARP1 and PARP2 Recognition of Base Excision Repair DNA Intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,51 +1756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Singatulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1858,563 +1858,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared Spectroscopy of Supernova 2017eaw in 2017: Carbon Monoxide and Dust Formation in a Type II-P Supernova</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microtubules as platforms for probing liquid–liquid phase separation in cells – application to RNA-binding proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maucuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rho</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Evans</w:t>
+                <w:t xml:space="preserve">Mirela Boca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kretov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aad77f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (11), pp.jcs214692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.214692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351311v1</w:t>
+                <w:t xml:space="preserve">hal-02166855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional differences of short and long isoforms of spastin harboring missense mutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared Spectroscopy of Supernova 2017eaw in 2017: Carbon Monoxide and Dust Formation in a Type II-P Supernova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Geballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Plaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
+                <w:t xml:space="preserve">A. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.033704⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 864 (1), pp.L20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aad77f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166828v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex epithelium dysfunction due to CLDN10 mutation: the HELIX syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional differences of short and long isoforms of spastin harboring missense mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natallie Kajevu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poüs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Hadj-Rabia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lucile Figueres</w:t>
+                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gim.2017.71⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.dmm033704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.033704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173103v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubules as platforms for probing liquid–liquid phase separation in cells – application to RNA-binding proteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+                <w:t xml:space="preserve">Multiplex epithelium dysfunction due to CLDN10 mutation: the HELIX syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Hadj-Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Brideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Al-Sarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid C. Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Boca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Kretov</w:t>
+                <w:t xml:space="preserve">Marie-Lucile Figueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 131 (11), pp.jcs214692. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.190-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.214692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/gim.2017.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166855v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spastin regulates VAMP7-containing vesicles trafficking in cortical neurons</w:t>
               </w:r>
@@ -2528,307 +2528,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single molecule detection of PARP1 and PARP2 interaction with DNA strand breaks and their poly(ADP-ribosyl)ation using high-resolution AFM imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Kutuzov</w:t>
+                <w:t xml:space="preserve">Cucurbitacin I elicits the formation of actin/phospho-myosin II co-aggregates by stimulation of the RhoA/ROCK pathway and inhibition of LIM-kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Sari-Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1476⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.45-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183571v1</w:t>
+                <w:t xml:space="preserve">hal-02183418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucurbitacin I elicits the formation of actin/phospho-myosin II co-aggregates by stimulation of the RhoA/ROCK pathway and inhibition of LIM-kinase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauvais</w:t>
+                <w:t xml:space="preserve">Single molecule detection of PARP1 and PARP2 interaction with DNA strand breaks and their poly(ADP-ribosyl)ation using high-resolution AFM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Abrakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kutuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (6), pp.e60-e60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.12.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02183418v1</w:t>
+                <w:t xml:space="preserve">hal-02183571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent nanodiamonds as a relevant tag for the assessment of alum adjuvant particle biodisposition</w:t>
               </w:r>
@@ -2942,298 +2942,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Single DNA Molecule Hybridization on a Surface by Atomic Force Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pastre</w:t>
+                <w:t xml:space="preserve">Hyperbranched polyglycerol modified fluorescent nanodiamond for biomedical research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loic Hamon</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housam Eidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (21), pp.3630-3638. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.131-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201300546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291850v1</w:t>
+                <w:t xml:space="preserve">hal-02299234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbranched polyglycerol modified fluorescent nanodiamond for biomedical research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Single DNA Molecule Hybridization on a Surface by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
+                <w:t xml:space="preserve">Patrick Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.131-138. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (21), pp.3630-3638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201300546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299234v1</w:t>
+                <w:t xml:space="preserve">hal-02291850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C Terminus of Tubulin, a Versatile Partner for Cationic Molecules</w:t>
               </w:r>
@@ -3481,295 +3481,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stathmin-Derived I19L Peptide Interacts with FtsZ and Alters Its Bundling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">Mica Surface Promotes the Assembly of Cytoskeletal Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boï-Trinh Kuoch</w:t>
+                <w:t xml:space="preserve">Dulal Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tâp Ha-Duong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Hamon</w:t>
+                <w:t xml:space="preserve">Johann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (41), pp.9734-9744. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), pp.3331-3335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi900556a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la8035743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295213v1</w:t>
+                <w:t xml:space="preserve">hal-02294800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mica Surface Promotes the Assembly of Cytoskeletal Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Stathmin-Derived I19L Peptide Interacts with FtsZ and Alters Its Bundling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boï-Trinh Kuoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tâp Ha-Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (6), pp.3331-3335. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (41), pp.9734-9744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la8035743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi900556a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294800v1</w:t>
+                <w:t xml:space="preserve">hal-02295213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the photoluminescence properties of semiconductor quantum dots and non-blinking diamond nanoparticles. Observation of the diffusion of diamond nanoparticles in living cells.</w:t>
               </w:r>
@@ -3794,51 +3794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5344,51 +5344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Pankivskyi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68346-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04918699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rabhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07456-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04455540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ceschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105716" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Mamontova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukhanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03955052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia S Singatulina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Sukhanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Desforges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankivskyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rynditch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03610-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67605" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mordovkina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Eliseeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Polyakov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kutuzov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Abrakhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.05.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Singatulina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geballe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad77f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallie Kajevu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Po&#252;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hadj-Rabia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brideau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Al-Sarraj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid C. Maroun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2017.71" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1476" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Sari-Hassoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hamdi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.12.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0XZ8S9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02291850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300546" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9068DC07B86357E1C66E9C6BC69A9D3102CCBA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02299234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.06.019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LBL5MW0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Delga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Toma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.144089" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091811" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#239;-Trinh Kuoch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900556a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulal Panda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bernhard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035743" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Popova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nadezhdina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-9-23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Star" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-R. Han" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P. Gabriel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#252;ner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400322" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGCDKQCW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hazan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02289336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lesbordes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200210117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv L Joshi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Joshi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Ow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02194036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arceo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Pankivskyi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68346-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04918699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rabhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07456-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04455540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ceschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105716" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03955052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80387" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Mamontova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukhanova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia S Singatulina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Sukhanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Desforges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankivskyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rynditch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03610-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67605" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mordovkina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Eliseeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Polyakov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010104" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kutuzov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Abrakhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.05.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Singatulina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Geballe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aad77f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallie Kajevu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Po&#252;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033704" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Hadj-Rabia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Brideau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Al-Sarraj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid C. Maroun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gim.2017.71" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Sari-Hassoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hamdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.12.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0XZ8S9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1476" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02299234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.06.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LBL5MW0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02291850v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300546" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9068DC07B86357E1C66E9C6BC69A9D3102CCBA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Delga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Toma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.144089" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091811" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulal Panda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bernhard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035743" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#239;-Trinh Kuoch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900556a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Popova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nadezhdina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-9-23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03194330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Star" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-R. Han" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P. Gabriel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#252;ner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200400322" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGCDKQCW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Fonknechten" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hazan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02289336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicole" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Millet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lesbordes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cifuentes-Diaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200210117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv L Joshi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Joshi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Ow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02194036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arceo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>