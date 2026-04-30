--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -210,334 +210,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Is My Mind (Looking at)? A Study of the EEG–Visual Attention Relationship</w:t>
+                <w:t xml:space="preserve">PhyDAA: Physiological Dataset Assessing Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Tits</w:t>
+                <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca La Fisca</w:t>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Hubens</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/informatics9010026⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.2612-2623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2021.3061719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745491v1</w:t>
+                <w:t xml:space="preserve">hal-03555665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhyDAA: Physiological Dataset Assessing Attention</w:t>
+                <w:t xml:space="preserve">Where Is My Mind (Looking at)? A Study of the EEG–Visual Attention Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Tits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazem Wannous</w:t>
+                <w:t xml:space="preserve">Luca La Fisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Nathan Hubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ris</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Maiorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (5), pp.2612-2623. </w:t>
+              <w:t xml:space="preserve">Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2021.3061719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/informatics9010026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555665v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on Style in 3D Human Body Motion: Taxonomy, Data, Recognition and its Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -597,51 +597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous hand gesture recognition using 3D dynamic skeletal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2068,213 +2068,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Hand Gesture Recognition using Deep Coarse and Fine Hand Features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">FirstPiano: A New Egocentric Hand Action Dataset Oriented Towards Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Voillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd British Machine Vision Conference – BMVC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Image Analysis and Processing (ICIAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lecce, Italy. pp.170-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06433-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982987v1</w:t>
+                <w:t xml:space="preserve">hal-03982965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FirstPiano: A New Egocentric Hand Action Dataset Oriented Towards Augmented Reality Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Continuous Hand Gesture Recognition using Deep Coarse and Fine Hand Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Image Analysis and Processing (ICIAP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 33rd British Machine Vision Conference – BMVC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06433-3_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03982965v1</w:t>
+                <w:t xml:space="preserve">hal-03982987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Saliency based Feature Fusion Model for EEG Emotion Estimation</w:t>
               </w:r>
@@ -2286,77 +2286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Facchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.3170-3174, </w:t>
@@ -2388,486 +2388,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Gaze Estimation using a Deep Capsule-based Regression Network</w:t>
+                <w:t xml:space="preserve">2D Deep Video Capsule Network with Temporal Shift for Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Bernard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Theo Voillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan (en ligne), Italy. pp.3513-3519, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555722v1</w:t>
+                <w:t xml:space="preserve">hal-03555705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Deep Video Capsule Network with Temporal Shift for Action Recognition</w:t>
+                <w:t xml:space="preserve">Eye-Gaze Estimation using a Deep Capsule-based Regression Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Voillemin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vivien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milan (en ligne), Italy. pp.3513-3519, </w:t>
+              <w:t xml:space="preserve">2021 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555705v1</w:t>
+                <w:t xml:space="preserve">hal-03555722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Estimation in Virtual Reality with EEG based Image Regression</w:t>
+                <w:t xml:space="preserve">VERA: Virtual Environments Recording Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Artificial Intelligence and Virtual Reality (AIVR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 8th International Conference on Serious Games and Applications for Health (SeGAH 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Vancouver (fully online), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SeGAH49190.2020.9201699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108952v1</w:t>
+                <w:t xml:space="preserve">hal-03120070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERA: Virtual Environments Recording Attention</w:t>
+                <w:t xml:space="preserve">Attention Estimation in Virtual Reality with EEG based Image Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Wannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 8th International Conference on Serious Games and Applications for Health (SeGAH 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Artificial Intelligence and Virtual Reality (AIVR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Utrecht (online), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SeGAH49190.2020.9201699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03120070v1</w:t>
+                <w:t xml:space="preserve">hal-03108952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHREC 2019 Track: Online Gesture Recognition</w:t>
               </w:r>
@@ -2905,51 +2905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Voillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Genova, Italy. </w:t>
@@ -3121,51 +3121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHREC'17 Track: 3D Hand Gesture Recognition Using a Depth and Skeletal Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeleton-Based Dynamic Hand Gesture Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3359,51 +3359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Hand Gesture Recognition by Analysing Set-of-Joints Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3733,334 +3733,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexed heat curves for 3D-model retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Khoury</w:t>
+                <w:t xml:space="preserve">Kinematic skeleton extraction based on motion boundaries for 3D dynamic meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Benhabiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2012 Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.71-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/071-076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790752v1</w:t>
+                <w:t xml:space="preserve">hal-00725211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic skeleton extraction based on motion boundaries for 3D dynamic meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">3D mesh Reeb graph computation using commute-time and diffusion distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2012 Workshop on 3D Object Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Image Processing (3DIP) and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Burlingame, California, USA, United States. pp.8090-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/071-076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00725211v1</w:t>
+                <w:t xml:space="preserve">hal-00666106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D mesh Reeb graph computation using commute-time and diffusion distances</w:t>
+                <w:t xml:space="preserve">Indexed heat curves for 3D-model retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Image Processing (3DIP) and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Burlingame, California, USA, United States. pp.8090-16</w:t>
+              <w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba Science City, Japan. pp.ICPR2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666106v1</w:t>
+                <w:t xml:space="preserve">hal-00790752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHREC'12 Track: 3D mesh segmentation</w:t>
               </w:r>
@@ -5120,217 +5120,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reeb chart unfolding based 3D shape signatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tierny</w:t>
+                <w:t xml:space="preserve">3D-model retrieval for Mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.SP1-S1</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval (CIVR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France. pp.TechDemo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725311v1</w:t>
+                <w:t xml:space="preserve">hal-00725315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-model retrieval for Mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
+                <w:t xml:space="preserve">Reeb chart unfolding based 3D shape signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval (CIVR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France. pp.TechDemo</w:t>
+              <w:t xml:space="preserve">Eurographics 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.SP1-S1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725315v1</w:t>
+                <w:t xml:space="preserve">hal-00725311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology driven 3D mesh hierarchical segmentation</w:t>
               </w:r>
@@ -5807,217 +5807,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Model Retrieval based on Adaptive Views Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
+                <w:t xml:space="preserve">Automatic 3D face recognition using topological techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition (ICAPR 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725590v1</w:t>
+                <w:t xml:space="preserve">hal-00725593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic 3D face recognition using topological techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chafik Samir</w:t>
+                <w:t xml:space="preserve">3D Model Retrieval based on Adaptive Views Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition (ICAPR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725593v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining Characteristic Views of a 3D Object by Visual Hulls and Hausdorff Distance</w:t>
               </w:r>
@@ -6092,355 +6092,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Approach for 3D Models Retrieval Based on Characteristic Views</w:t>
+                <w:t xml:space="preserve">A Bayesian Framework for 3D Models Retrieval Based on Characteristic Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Pattern Recognition (ICPR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Symposium on 3D Data Processing Visualization and Transmission (3DPVT'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725641v1</w:t>
+                <w:t xml:space="preserve">hal-00725634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Framework for 3D Models Retrieval Based on Characteristic Views</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saïd Mahmoudi</w:t>
+                <w:t xml:space="preserve">SEMANTIC-3D : compression, indexation et tatouage de données 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Symposium on 3D Data Processing Visualization and Transmission (3DPVT'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">CORESA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725634v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMANTIC-3D : compression, indexation et tatouage de données 3D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Ricard</w:t>
+                <w:t xml:space="preserve">A Bayesian Approach for 3D Models Retrieval Based on Characteristic Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Lille, France</w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Pattern Recognition (ICPR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533192v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Approach for 3D Model Indexing by combining Local and Global Invariants</w:t>
               </w:r>
@@ -7118,51 +7118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05472080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bescop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delvigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Tits" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca La Fisca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hubens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics9010026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3061719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ribet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2906167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Smedt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.01.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.023011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01967.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0494-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AE6D0C720052EFE45FDFDCCCC29F3818DF877E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2008.01190.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0181-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Filali Ansary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2006.886359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05192557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Henriques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton Charani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04406150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goeman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aissaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982965v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voillemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Facchini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871720" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461895" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Voillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412983" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SeGAH49190.2020.9201699" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Caputo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pavan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giachetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20171049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.153" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khoury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/071-076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huebner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/093-099" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Vandeborre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Theetten" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77088-6_29" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mahmoudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00834372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05472080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bescop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delvigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3061719" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Tits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca La Fisca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hubens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics9010026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ribet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2906167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Smedt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.01.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.023011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01967.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0494-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AE6D0C720052EFE45FDFDCCCC29F3818DF877E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2008.01190.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0181-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Filali Ansary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2006.886359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05192557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Henriques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton Charani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04406150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goeman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aissaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voillemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Facchini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871720" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Voillemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412983" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461895" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SeGAH49190.2020.9201699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Caputo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pavan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giachetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20171049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.153" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khoury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/071-076" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huebner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/093-099" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Vandeborre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Theetten" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77088-6_29" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mahmoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00834372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>