--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -210,334 +210,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhyDAA: Physiological Dataset Assessing Attention</w:t>
+                <w:t xml:space="preserve">Where Is My Mind (Looking at)? A Study of the EEG–Visual Attention Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazem Wannous</w:t>
+                <w:t xml:space="preserve">Noé Tits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Luca La Fisca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ris</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathan Hubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Maiorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2021.3061719⟩</w:t>
+              <w:t xml:space="preserve">Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/informatics9010026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555665v1</w:t>
+                <w:t xml:space="preserve">hal-03745491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Is My Mind (Looking at)? A Study of the EEG–Visual Attention Relationship</w:t>
+                <w:t xml:space="preserve">PhyDAA: Physiological Dataset Assessing Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca La Fisca</w:t>
+                <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Hubens</w:t>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Maiorca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.2612-2623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/informatics9010026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2021.3061719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745491v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on Style in 3D Human Body Motion: Taxonomy, Data, Recognition and its Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -597,51 +597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous hand gesture recognition using 3D dynamic skeletal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2068,213 +2068,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FirstPiano: A New Egocentric Hand Action Dataset Oriented Towards Augmented Reality Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Continuous Hand Gesture Recognition using Deep Coarse and Fine Hand Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Image Analysis and Processing (ICIAP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 33rd British Machine Vision Conference – BMVC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982965v1</w:t>
+                <w:t xml:space="preserve">hal-03982987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Hand Gesture Recognition using Deep Coarse and Fine Hand Features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">FirstPiano: A New Egocentric Hand Action Dataset Oriented Towards Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Voillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd British Machine Vision Conference – BMVC 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Image Analysis and Processing (ICIAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lecce, Italy. pp.170-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06433-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982987v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Saliency based Feature Fusion Model for EEG Emotion Estimation</w:t>
               </w:r>
@@ -2286,77 +2286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Facchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.3170-3174, </w:t>
@@ -2388,486 +2388,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Deep Video Capsule Network with Temporal Shift for Action Recognition</w:t>
+                <w:t xml:space="preserve">Eye-Gaze Estimation using a Deep Capsule-based Regression Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Voillemin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vivien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milan (en ligne), Italy. pp.3513-3519, </w:t>
+              <w:t xml:space="preserve">2021 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555705v1</w:t>
+                <w:t xml:space="preserve">hal-03555722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Gaze Estimation using a Deep Capsule-based Regression Network</w:t>
+                <w:t xml:space="preserve">2D Deep Video Capsule Network with Temporal Shift for Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Bernard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Theo Voillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan (en ligne), Italy. pp.3513-3519, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555722v1</w:t>
+                <w:t xml:space="preserve">hal-03555705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERA: Virtual Environments Recording Attention</w:t>
+                <w:t xml:space="preserve">Attention Estimation in Virtual Reality with EEG based Image Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Wannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 8th International Conference on Serious Games and Applications for Health (SeGAH 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Artificial Intelligence and Virtual Reality (AIVR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Utrecht (online), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120070v1</w:t>
+                <w:t xml:space="preserve">hal-03108952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Estimation in Virtual Reality with EEG based Image Regression</w:t>
+                <w:t xml:space="preserve">VERA: Virtual Environments Recording Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Artificial Intelligence and Virtual Reality (AIVR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 8th International Conference on Serious Games and Applications for Health (SeGAH 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Vancouver (fully online), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SeGAH49190.2020.9201699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108952v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHREC 2019 Track: Online Gesture Recognition</w:t>
               </w:r>
@@ -2905,51 +2905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Voillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Genova, Italy. </w:t>
@@ -3121,51 +3121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHREC'17 Track: 3D Hand Gesture Recognition Using a Depth and Skeletal Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeleton-Based Dynamic Hand Gesture Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3359,51 +3359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Hand Gesture Recognition by Analysing Set-of-Joints Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3733,468 +3733,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic skeleton extraction based on motion boundaries for 3D dynamic meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SHREC'12 Track: 3D mesh segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Benhabiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Huebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2012 Workshop on 3D Object Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.71-76, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/071-076⟩</w:t>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.93-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/093-099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725211v1</w:t>
+                <w:t xml:space="preserve">hal-00725272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D mesh Reeb graph computation using commute-time and diffusion distances</w:t>
+                <w:t xml:space="preserve">Indexed heat curves for 3D-model retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Image Processing (3DIP) and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Burlingame, California, USA, United States. pp.8090-16</w:t>
+              <w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba Science City, Japan. pp.ICPR2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666106v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexed heat curves for 3D-model retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Khoury</w:t>
+                <w:t xml:space="preserve">Kinematic skeleton extraction based on motion boundaries for 3D dynamic meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Benhabiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Pattern Recognition (ICPR 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2012 Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cagliari, Italy. pp.71-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/071-076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790752v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHREC'12 Track: 3D mesh segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">3D mesh Reeb graph computation using commute-time and diffusion distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2012 Workshop on 3D Object Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Image Processing (3DIP) and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Burlingame, California, USA, United States. pp.8090-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/3DOR/3DOR12/093-099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00725272v1</w:t>
+                <w:t xml:space="preserve">hal-00666106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable Shape Retrieval using Bag-of-Feature techniques</w:t>
               </w:r>
@@ -4930,328 +4930,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-model view characterization using equilibrium planes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
+                <w:t xml:space="preserve">Fast and precise kinematic skeleton extraction of 3D dynamic meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on 3D Data Processing, Visualization and Transmission (3DPVT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Atlanta, Georgia, United States. pp.117</w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Pattern Recognition (ICPR 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Tampa, Florida, United States. pp.MoBT8.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668004v1</w:t>
+                <w:t xml:space="preserve">hal-00667997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and precise kinematic skeleton extraction of 3D dynamic meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tierny</w:t>
+                <w:t xml:space="preserve">3D-model view characterization using equilibrium planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Theetten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Pattern Recognition (ICPR 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Tampa, Florida, United States. pp.MoBT8.22</w:t>
+              <w:t xml:space="preserve">4th International Symposium on 3D Data Processing, Visualization and Transmission (3DPVT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, Georgia, United States. pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667997v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-model retrieval for Mobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-Mesh Models: View-Based Indexing and Structural Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tierny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval (CIVR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International DELOS Conference, Pisa, Italy, February 13-14, 2007, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Pisa, Italy. pp.298-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77088-6_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725315v1</w:t>
+                <w:t xml:space="preserve">hal-00794698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reeb chart unfolding based 3D shape signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tierny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5280,269 +5302,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.SP1-S1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology driven 3D mesh hierarchical segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tierny</w:t>
+                <w:t xml:space="preserve">3D-model retrieval for Mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (Shape Modeling International - SMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.SP</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Image and Video Retrieval (CIVR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France. pp.TechDemo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725321v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Mesh Models: View-Based Indexing and Structural Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology driven 3D mesh hierarchical segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tierny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International DELOS Conference, Pisa, Italy, February 13-14, 2007, Revised Selected Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (Shape Modeling International - SMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.SP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-77088-6_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00794698v1</w:t>
+                <w:t xml:space="preserve">hal-00725321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On 3D retrieval from photos</w:t>
               </w:r>
@@ -5807,247 +5807,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic 3D face recognition using topological techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chafik Samir</w:t>
+                <w:t xml:space="preserve">3D Model Retrieval based on Adaptive Views Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition (ICAPR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725593v1</w:t>
+                <w:t xml:space="preserve">hal-00725590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Model Retrieval based on Adaptive Views Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
+                <w:t xml:space="preserve">Automatic 3D face recognition using topological techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Advances in Pattern Recognition (ICAPR 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725590v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining Characteristic Views of a 3D Object by Visual Hulls and Hausdorff Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Theetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6092,355 +6092,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Framework for 3D Models Retrieval Based on Characteristic Views</w:t>
+                <w:t xml:space="preserve">A Bayesian Approach for 3D Models Retrieval Based on Characteristic Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Symposium on 3D Data Processing Visualization and Transmission (3DPVT'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Pattern Recognition (ICPR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725634v1</w:t>
+                <w:t xml:space="preserve">hal-00725641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMANTIC-3D : compression, indexation et tatouage de données 3D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Ricard</w:t>
+                <w:t xml:space="preserve">A Bayesian Framework for 3D Models Retrieval Based on Characteristic Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Filali Ansary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Symposium on 3D Data Processing Visualization and Transmission (3DPVT'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533192v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Approach for 3D Models Retrieval Based on Characteristic Views</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+                <w:t xml:space="preserve">SEMANTIC-3D : compression, indexation et tatouage de données 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Pattern Recognition (ICPR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">CORESA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725641v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Approach for 3D Model Indexing by combining Local and Global Invariants</w:t>
               </w:r>
@@ -7118,51 +7118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05472080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bescop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555665v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delvigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3061719" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Tits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca La Fisca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hubens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics9010026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ribet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2906167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Smedt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.01.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.023011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01967.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0494-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AE6D0C720052EFE45FDFDCCCC29F3818DF877E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2008.01190.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0181-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Filali Ansary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2006.886359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05192557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Henriques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton Charani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04406150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goeman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aissaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982965v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voillemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Facchini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871720" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Voillemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412983" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461895" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SeGAH49190.2020.9201699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Caputo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pavan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giachetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20171049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.153" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khoury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/071-076" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huebner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/093-099" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Vandeborre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Theetten" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77088-6_29" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mahmoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00834372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05472080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bescop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delvigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Tits" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca La Fisca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hubens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maiorca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics9010026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3061719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ribet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2019.2906167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Smedt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.01.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.023011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Benhabiles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.01967.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0494-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AE6D0C720052EFE45FDFDCCCC29F3818DF877E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2008.01190.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0181-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Filali Ansary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2006.886359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05192557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva Henriques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton Charani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04406150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goeman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aissaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982987v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982965v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voillemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06433-3_15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Facchini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871720" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461895" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Voillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412983" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SeGAH49190.2020.9201699" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Caputo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pavan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giachetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563505v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20171049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2016.153" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Khoury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huebner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/093-099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/071-076" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phillipe Vandeborre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668004v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Theetten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77088-6_29" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725311v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725620v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mahmoudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533192v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725647v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaillou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00834372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>