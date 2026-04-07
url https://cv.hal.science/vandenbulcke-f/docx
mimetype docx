--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -749,563 +749,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Courtois</w:t>
+                <w:t xml:space="preserve">In-Site and Ex-Site Date Palm Exposure to Heavy Metals Involved Infra-Individual Biomarkers Upregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
+                <w:t xml:space="preserve">Walid Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Attard</w:t>
+                <w:t xml:space="preserve">Imen Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mejdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/PLANTS10010137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149939v1</w:t>
+                <w:t xml:space="preserve">hal-05491401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of silver nanoparticles on performance of anaerobic digestion of sewage sludge and associated microbial communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Grobelak</w:t>
+                <w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.02.127⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175993v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific Cd-detoxification mechanisms in lumbricid earthworms Eisenia andrei, Eisenia fetida and their hybrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Jaskulak</w:t>
+                <w:t xml:space="preserve">Effects of silver nanoparticles on performance of anaerobic digestion of sewage sludge and associated microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Janusz Bigaj</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111425⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.1014-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.02.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493603v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Site and Ex-Site Date Palm Exposure to Heavy Metals Involved Infra-Individual Biomarkers Upregulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
+                <w:t xml:space="preserve">Species-specific Cd-detoxification mechanisms in lumbricid earthworms Eisenia andrei, Eisenia fetida and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Kriaa</w:t>
+                <w:t xml:space="preserve">Ligia Kurianska-Piatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Rekik</w:t>
+                <w:t xml:space="preserve">Sebastian Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafedh Mejdoub</w:t>
+                <w:t xml:space="preserve">Janusz Bigaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.137. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.111425 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/PLANTS10010137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491401v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t>
               </w:r>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,607 +1419,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of metallic trace elements on an earthworm community in an urban wasteland: Emphasis on the bioaccumulation and genetic characteristics in Lumbricus castaneus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Audusseau</w:t>
+                <w:t xml:space="preserve">Modelling assisted phytoremediation of soils contaminated with heavy metals \textendash Main opportunities, limitations, decision making and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jaskulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137259⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.126196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930066v1</w:t>
+                <w:t xml:space="preserve">hal-03249586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sewage sludge supplementation on heavy metal accumulation and the expression of ABC transporters in Sinapis alba L. during assisted phytoremediation of contaminated sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 197, pp.110606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimizing the removal of cadmium by Sinapis alba L. from contaminated soil via Response Surface Methodology and Artificial Neural Networks during assisted phytoremediation with sewage sludge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Grobelak</w:t>
+                <w:t xml:space="preserve">Impacts of metallic trace elements on an earthworm community in an urban wasteland: Emphasis on the bioaccumulation and genetic characteristics in Lumbricus castaneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Audusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Dume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Deschins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (12), pp.1321--1330. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 718, pp.137259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2020.1768513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249681v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling assisted phytoremediation of soils contaminated with heavy metals \textendash Main opportunities, limitations, decision making and future prospects</w:t>
+                <w:t xml:space="preserve">Modeling and optimizing the removal of cadmium by Sinapis alba L. from contaminated soil via Response Surface Methodology and Artificial Neural Networks during assisted phytoremediation with sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 249, pp.126196. </w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.1321--1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2020.1768513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249586v1</w:t>
+                <w:t xml:space="preserve">hal-03249681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome assembly and abiotic related gene expression analysis of date palm reveal candidate genes involved in response to cadmium stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variation of the epigeic earthworm [&amp;lt;em&amp;gt;Lumbricus castaneus&amp;lt;/em&amp;gt;] populations in urban soils of the Paris region (France) revealed using eight newly developed microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandenbulcke Franck</w:t>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Dume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Deschins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Audusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 225, pp.108569 -. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.33-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2019.108569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487257v1</w:t>
+                <w:t xml:space="preserve">hal-02624014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined toxic effects and DNA damage to two plant species exposed to binary metal mixtures (Cd/Pb)</w:t>
               </w:r>
@@ -2057,51 +2057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leclercq-Dransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.278--287. </w:t>
@@ -2177,77 +2177,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 253, pp.578-598. </w:t>
@@ -2291,204 +2291,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of the epigeic earthworm [&amp;lt;em&amp;gt;Lumbricus castaneus&amp;lt;/em&amp;gt;] populations in urban soils of the Paris region (France) revealed using eight newly developed microsatellite markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome assembly and abiotic related gene expression analysis of date palm reveal candidate genes involved in response to cadmium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Dupont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Helene Audusseau</w:t>
+                <w:t xml:space="preserve">Vandenbulcke Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 135, pp.33-37. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.108569 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2019.108569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624014v1</w:t>
+                <w:t xml:space="preserve">hal-03487257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression, DNA damage and other stress markers in Sinapis alba L. exposed to heavy metals with special reference to sewage sludge application on contaminated sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayneb Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,77 +2841,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The existence of fertile hybrids of closely related model earthworm species, Eisenia andrei and E. fetida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Plytycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Bigaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Osikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Falniowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2956,4645 +2956,9098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodeterioration of mortars exposed to sewers in relation to microbial diversity of biofilms formed on the mortars surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lors</w:t>
+                <w:t xml:space="preserve">Insight into the expression variation of metal-responsive genes in the seedling of date palm (Phoenix dactylifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Aubé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Imen Rekik-Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Damidot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grubb-C. Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130, pp.23 - 31. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197, pp.123--134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784882v1</w:t>
+                <w:t xml:space="preserve">hal-03247771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the expression variation of metal-responsive genes in the seedling of date palm (Phoenix dactylifera)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+                <w:t xml:space="preserve">Biodeterioration of mortars exposed to sewers in relation to microbial diversity of biofilms formed on the mortars surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Rekik-Hakim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bernard</w:t>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grubb-C. Douglas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Damidot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 197, pp.123--134. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.23 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247771v1</w:t>
+                <w:t xml:space="preserve">hal-01784882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper toxicity and date palm (Phoenix dactylifera) seedling tolerance: Monitoring of related biomarkers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Elleuch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.4007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 224, pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247770v1</w:t>
+                <w:t xml:space="preserve">hal-01532705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermiremediation of polycyclic aromatic hydrocarbons and heavy metals in sewage sludge composting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Wloka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Sosnecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 187, pp.347-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.JENVMAN.2016.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the performance of vermicomposting process applied to sewage sludge by monitoring of the compost quality and immune responses in three earthworm species: Eisenia fetida, Eisenia andrei and Dendrobaena veneta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanine Suleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Milczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 241, pp.103-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.BIORTECH.2017.05.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of metallothionein during regeneration in Eisenia andrei exposed to cadmium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper toxicity and date palm (Phoenix dactylifera) seedling tolerance: Monitoring of related biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rekik-Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mejdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CBPC.2017.10.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.797--806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.4007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491485v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The phytochelatin synthase gene in date palm ( Phoenix dactylifera L.): Phylogeny, evolution and expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Chaâbene Zayneb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rekik Hakim Imen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriaa Walid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Douglas Grubb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemakhem Bassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532705v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of eight polymorphic microsatellites markers for the earthworm Lumbricus terrestris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helene Frerot</w:t>
+                <w:t xml:space="preserve">Protective role of metallothionein during regeneration in Eisenia andrei exposed to cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianna Gałuszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Klimek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Plytycz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CBPC.2017.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2016.03.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01302989v1</w:t>
+                <w:t xml:space="preserve">hal-05491485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural equation model of soil metal bioavailability to earthworms: confronting causal theory and observations using a laboratory exposure to field-contaminated soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of eight polymorphic microsatellites markers for the earthworm Lumbricus terrestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.76-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532563v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant responses of Annelids, Brassicaceae and Fabaceae to pollutants: A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Lemiere</w:t>
+                <w:t xml:space="preserve">A structural equation model of soil metal bioavailability to earthworms: confronting causal theory and observations using a laboratory exposure to field-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Platel</w:t>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.04.024⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 569, pp.961-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292208v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant defense gene analysis in Brassica oleracea and Trifolium repens exposed to Cd and/or Pb</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Platel</w:t>
+                <w:t xml:space="preserve">Dermal exposure of Eisenia andrei earthworms: Effects of heavy metals on metallothionein and phytochelatin synthase gene expressions in coelomocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Homa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Plytycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5636-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (6), pp.1397-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ETC.2944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292281v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of Cd and Pb spiked field soils on bioaccumulation, DNA damage, and peroxidase activities in Trifolium repens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Antioxidant defense gene analysis in Brassica oleracea and Trifolium repens exposed to Cd and/or Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (2), pp.1755-1767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5414-6⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.3136-3151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5636-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323569v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between sewage sludge-amended soil and earthworms—comparison between Eisenia fetida and Eisenia andrei composting species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Kacprzak</w:t>
+                <w:t xml:space="preserve">Antioxidant responses of Annelids, Brassicaceae and Fabaceae to pollutants: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11356-015-5635-8⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.273-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491497v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dermal exposure of Eisenia andrei earthworms: Effects of heavy metals on metallothionein and phytochelatin synthase gene expressions in coelomocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Plytycz</w:t>
+                <w:t xml:space="preserve">Combined effect of Cd and Pb spiked field soils on bioaccumulation, DNA damage, and peroxidase activities in Trifolium repens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ETC.2944⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.1755-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5414-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491502v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coelomocyte-derived fluorescence and DNA markers of composting earthworm species</w:t>
+                <w:t xml:space="preserve">Interactions between sewage sludge-amended soil and earthworms—comparison between Eisenia fetida and Eisenia andrei composting species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Suleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Kacprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JEZ.1834⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.3026-3035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11356-015-5635-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491517v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides and earthworms. A review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coelomocyte-derived fluorescence and DNA markers of composting earthworm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neli Kachamakova-Trojanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Jozkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 321 (1), pp.28-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JEZ.1834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-013-0151-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01234778v1</w:t>
+                <w:t xml:space="preserve">hal-05491517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of suitable qPCR reference genes in leaves of Brassica oleracea under abiotic stresses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bernard</w:t>
+                <w:t xml:space="preserve">Pesticides and earthworms. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.199-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-013-0151-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-014-1209-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04292182v1</w:t>
+                <w:t xml:space="preserve">hal-01234778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biomarkers in an evolutionary context: Lessons from the analysis of biological responses of oligochaete annelids to metal exposure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Identification of suitable qPCR reference genes in leaves of Brassica oleracea under abiotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.459-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-014-1209-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01110789v1</w:t>
+                <w:t xml:space="preserve">hal-04292182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil amendment with municipal sewage sludge affects the immune system of earthworms Dendrobaena veneta</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Płytycz</w:t>
+                <w:t xml:space="preserve">Using biomarkers in an evolutionary context: Lessons from the analysis of biological responses of oligochaete annelids to metal exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 179, pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.APSOIL.2012.12.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05491520v1</w:t>
+                <w:t xml:space="preserve">hal-01110789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker measurements in Trifolium repens and Eisenia fetida to assess the toxicity of soil contaminated with landfill leachate : a microcosm study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Deram</w:t>
+                <w:t xml:space="preserve">Soil amendment with municipal sewage sludge affects the immune system of earthworms Dendrobaena veneta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Kacprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Płytycz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.APSOIL.2012.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.04.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963370v1</w:t>
+                <w:t xml:space="preserve">hal-05491520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm indicators as tools for soil monitoring, characterization and risk assessment. An example from the national Bioindicator programme (France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomarker measurements in Trifolium repens and Eisenia fetida to assess the toxicity of soil contaminated with landfill leachate : a microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Manier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Curieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.015⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.339-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755525v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Perinatal Undernutrition has Long-Term Consequences on Morphology, Function and Gene Expression of the Adrenal Medulla in the Adult Male Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Molendi-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (8), pp.711-724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02159.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathepsin L and cystatin B gene expression discriminates immune coelomic cells in the leech Theromyzon tessulatum.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
+                <w:t xml:space="preserve">Earthworm indicators as tools for soil monitoring, characterization and risk assessment. An example from the national Bioindicator programme (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annie Desmons</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2007.11.007⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (sup), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350107v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and expression profile of gene transcripts differentially expressed during metallic exposure in Eisenia fetida coelomocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Mitta</w:t>
+                <w:t xml:space="preserve">Gene expression analysis of 4 biomarker candidates in Eisenia fetida exposed to an environmental metallic trace elements gradient: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Castric</w:t>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Douay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (24), pp.5470-5482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.08.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305314v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and expression profile of gene transcripts differentially expressed during metallic exposure in Eisenia fetida cœlomocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Douay</w:t>
+                <w:t xml:space="preserve">Metal-specific effects on metallothionein gene induction and riboflavin content in coelomocytes of Allolobophora chlorotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Homa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Klimek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.06.009⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (8), pp.1937-1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00344417v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strong induction of metallothionein gene following cadmium exposure transiently affects the expression of many genes in Eisenia fetida: a trade-off mechanism?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Leprêtre</w:t>
+                <w:t xml:space="preserve">Metallic trace element body burdens and gene expression analysis of biomarker candidates in Eisenia fetida, using an “exposure/depuration” experimental scheme with field soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2006.10.007⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (5), pp.1034-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00170656v1</w:t>
+                <w:t xml:space="preserve">hal-05556562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a bactericidal permeability increasing protein in an invertebrate, the Crassostrea gigas Cg-BPI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+                <w:t xml:space="preserve">Transcriptomic underpinning of toxicant-mediated physiological function alterations in three terrestrial invertebrate taxa: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Romestand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. John Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (9), pp.2793-2808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0702281104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00258926v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and Real-Time PCR Testing of 14 Potential Biomarkers in Eisenia fetida Following Cadmium Exposure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oyster hemocytes express a proline-rich peptide displaying synergistic antimicrobial activity with a defensin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Lemière</w:t>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romestand Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fievet Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Paulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destoumieux-Garzón Delphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es052299x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (4), pp.516-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2008.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105039v1</w:t>
+                <w:t xml:space="preserve">hal-05556634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first non-insect invertebrate functional angiotensin-converting enzyme: leech TtACE resembles the N-domain of mammalian ACE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Deloffre</w:t>
+                <w:t xml:space="preserve">Analisis de localizacion y distribucion de ARNm de péptidos antimicrobianos expresados en células de camaron por hibridación in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Tecnológica - ESPOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.83-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570950v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of penaeidins in defense reactions of the shrimp Litopenaeus stylirostris to a pathogenic vibrio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+                <w:t xml:space="preserve">cDNA cloning and expression analysis of Eisenia fetida (Annelida: Oligochaeta) phytochelatin synthase under cadmium exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnier</w:t>
+                <w:t xml:space="preserve">Atta Nda Wamalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
+                <w:t xml:space="preserve">Andrew John Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bulet</w:t>
+                <w:t xml:space="preserve">Peter Kille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 61 (7-8), pp.961-972. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (1), pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-003-3441-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828702v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cathepsin L and cystatin B gene expression discriminates immune coelomic cells in the leech Theromyzon tessulatum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Desmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (7), pp.795-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2007.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and expression profile of gene transcripts differentially expressed during metallic exposure in Eisenia fetida coelomocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.1441-1453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and expression profile of gene transcripts differentially expressed during metallic exposure in Eisenia fetida cœlomocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (12), pp.1441-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00344417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procedimientos Inmunocitoquímicos para Estudiar la Distribución y la Participación en la Defensa de Péptidos Antimicrobianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bachère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Tecnológica - ESPOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.79-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of immune-related genes in the oyster Crassostrea gigas during ontogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Tirapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (9), pp.859-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2007.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of fluidized bed combustion ashes used in metal polluted soil remediation on life history traits of the oligochaeta Eisenia andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Grumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demuynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43, pp.S256-S260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2007.08.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The strong induction of metallothionein gene following cadmium exposure transiently affects the expression of many genes in Eisenia fetida: a trade-off mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 144 (4), pp.334-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2006.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of a bactericidal permeability increasing protein in an invertebrate, the Crassostrea gigas Cg-BPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Romestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (45), pp.17759-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0702281104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of Neutral Endopeptidase (NEP, Enkephalinase, E.C.3.4.24.11) in Relation to Dopaminergic and Gonadoliberinergic Nerve Endings in the Median Eminence of the Male Rat: A Double Labeling Ultrastructural Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Beauvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (6), pp.655-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1994.tb00632.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radioimmunocytochemical Distribution of Neutral Endopeptidase (Enkephalinase E.G.3.4.24.11) at the Ultrastructural Level in the Rat Median Eminence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Beauvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (2), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1993.tb00383.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloning and Real-Time PCR Testing of 14 Potential Biomarkers in Eisenia fetida Following Cadmium Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.2844-2850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es052299x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of penaeidins in defense reactions of the shrimp Litopenaeus stylirostris to a pathogenic vibrio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (7-8), pp.961-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-003-3441-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the first non-insect invertebrate functional angiotensin-converting enzyme: leech TtACE resembles the N-domain of mammalian ACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Levoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 382 (2), pp.565-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20040522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Up-regulation of Neurohemerythrin Expression in the Central Nervous System of the Medicinal Leech, Hirudo medicinalis, following Septic Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (42), pp.43828-43837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m403073200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic analysis in the leech Theromyzon tessulatum: involvement of cystatin B in innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (3), pp.617-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj20040478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Characterization of Two Novel Antibacterial Peptides Inducible upon Bacterial Challenge in an Annelid, the Leech Theromyzon tessulatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (30), pp.30973-30982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m312156200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of penaeidin antimicrobial peptides in early larval stages of the shrimp Penaeus vannamei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bachère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27 (4), pp.283-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0145-305x(02)00102-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression and distribution of penaeidin antimicrobial peptides are regulated by haemocyte reactions in microbial challenged shrimp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bachère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 269 (11), pp.2678-2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2002.02934.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence of chromogranin-derived antimicrobial peptides in plasma during coronary artery bypass surgery and evidence of an immune origin of these peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bilfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 100 (2), pp.553-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.v100.2.553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for an endocannabinoid system in the central nervous system of the leech Hirudo medicinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Bisogno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Melck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (2), pp.145-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0169-328x(00)00290-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of Mytilins in Mussel Antimicrobial Defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (17), pp.12954-12962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.275.17.12954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential distribution and defence involvement of antimicrobial peptides in mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Romestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Beauvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 (15), pp.2759-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.113.15.2759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligand-induced internalization of neurotensin in transfected COS-7 cells: differential intracellular trafficking of ligand and receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mazella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 (17), pp.2963-2975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.113.17.2963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therostasin, a Novel Clotting Factor Xa Inhibitor from the Rhynchobdellid Leech, Theromyzon tessulatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (42), pp.32701-32707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m909217199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Original involvement of antimicrobial peptides in mussel innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 486 (3), pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)02192-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Confocal Microscopy Reveals Thimet Oligopeptidase (EC 3.4.24.15) and Neurolysin (EC 3.4.24.16) in the Classical Secretory Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula A.G. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ramjaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Checler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (4), pp.323-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/104454999315385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mussel defensins are synthesised and processed in granulocytes then released into the plasma after bacterial challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 112 (23), pp.4233-4242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.112.23.4233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implication of the Midgut of the CentipedeLithobius forficatusin the Heavy Metal Detoxification Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (3), pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/eesa.1998.1706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluorescent ligands for studying neuropeptide receptors by confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dal-Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (11), pp.1479-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s0100-879x1998001100017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution, Cellular Localization, and Ontogeny of Preprothyrotropin-Releasing Hormone-(160–169) (Ps4)-Binding Sites in the Rat Pituitary 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Valentijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Piek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Beauvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 139 (3), pp.1306-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.139.3.5776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrastructural and autometallographic studies of the nephrocytes of Lithobius forficatus L. (Myriapoda, Chilopoda): role in detoxification of cadmium and lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chantal Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Insect Morphology and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0020-7322(98)00034-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biochemical identification and ganglionic localization of leech angiotensin-converting enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 49 (1-2), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0169-328x(97)00146-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leech egg-laying-like hormone: structure, neuronal distribution and phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Minnen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 49 (1-2), pp.211-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0169-328x(97)00145-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural characterization of osmoregulator peptides from the brain of the leech Theromyzon tessulatum: IPEPYVWD and IPEPYVWD-amide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 43 (1-2), pp.301-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0169-328x(96)00185-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concomitant variation in immunoreactivity for enkephalins and neutral endopeptidase in the median eminence of the lactating rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Beauvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 175 (1-2), pp.53-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3940(94)91076-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à une demande d'évaluation de 4 substances naturelles à usage biostimulant : le saule, la prêle des champs, l’huile essentielle de menthe des champs et la léonardite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-SA-0233, Anses. 2022, 158 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04072715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à la « demande d'avis sur un projet de décret relatif aux critères de qualité agronomique et d'innocuité des matières fertilisantes et des supports de culture (MFSC) conformément à l'article L. 255-9-1 du code rural et de la pêche maritime (CRPM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0146, Anses. 2021, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03667768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à une « demande d’avis sur un projet de cahier des charges relatif aux digestats de méthanisation d’intrants d’origine agricole et/ou agro-alimentaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2020-SA-0093, Anses. 2020, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04303537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7604,392 +12057,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradable Waste Management in the Circular Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Kacprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari‐anne Lyng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Raclavska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balram Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119679523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organic amendments in phytoremediation of metal-contaminated soils: prospecs and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N.V Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of assisted and amendment: enhanced sustainable remediation technology Use of organic amendments in phytoremediation of metal-contaminated soils: prospecs and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119670391.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms converting domestic and food industry wastes into biofertilizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Municipal Sludge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.83-106, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-815907-1.00005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanitary and environmental aspects of sewage sludge management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7998,2038 +12451,2263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Municipal Sludge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.155-180, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-815907-1.00008-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confocal and Electron Microscopic Tracking of Internalized Neuropeptides and/or Their Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander C. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular and Molecular Methods in Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-22460-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodeterioration of mortars in sewers: relation with microbial diversity of biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. European SETAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209261v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">25. European SETAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628847v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Bioindicator Program first results on soil fauna–based tools for soil monitoring, characterization and risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of earthworms as tool for soil monitoring, characterization and risk assessment. Example of a Bioindicator Programme developed at National scale (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rougé</w:t>
+                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Earthworm Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t>
+              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821395v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">The use of earthworms as tool for soil monitoring, characterization and risk assessment. Example of a Bioindicator Programme developed at National scale (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192423v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penaeidins, a family of antimicrobial peptides ubiquitous in Crustacea : involvement in shrimp immune response to infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth Gordon Research Conference on Antimicrobial Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Il Ciocco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New powerful cascade coagulant inhibitors isolated from the gut of the leech Theromyzon tessulatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E. Sautitère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NATO Advanced Research Workshop on a New Model for Analyzing Antimicrobial Peptides with Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Prague, Czech Republic. pp.103-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling networks of causal relationships in stress ecology using Structural Equation Model: an example linking fate and impact of metals in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brussels, Belgium. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId475"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10176,51 +14854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zorena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jaskulak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Michalska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Mrugacz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ANTIOX11101908" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Rostami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMOSPHERE.2022.134321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zorena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzmil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grobelak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.02.127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Kurianska-Piatek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hofman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bigaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111425" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Cha&#226;bene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kriaa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mejdoub" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PLANTS10010137" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Audusseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deschins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137259" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110606" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1768513" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249586v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbulcke Franck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2019.108569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq-Dransart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.10.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T65RQCW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-853BPZPR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.11.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKHL31C2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Chaabene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kacprzak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04972-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1636-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plytycz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Osikowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Falniowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191711" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik-Hakim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grubb-C. Douglas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.146" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SF4WDJ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elleuch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491492v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wloka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosnecka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2016.10.062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZKJVXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Suleiman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Milczarek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2017.05.104" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Ga&#322;uszka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Klimek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CBPC.2017.10.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souleman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Frerot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2016.03.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZJHGFGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brulle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemiere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.04.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K340K0HV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5636-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5414-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kacprzak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11356-015-5635-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Homa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kruk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cocquerelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ETC.2944" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Kachamakova-Trojanowska" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Jozkowicz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JEZ.1834" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1209-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110789v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJSHLKBH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara P&#322;ytycz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSOIL.2012.12.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-647B0324-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Curieux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deram" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BJP3TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350107v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.11.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cocquerelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.06.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.10.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQLGZNKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052299x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-731P98X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3441-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LKXF5QM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852695v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A.G. Garrido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ramjaun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Checler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454999315385" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072715v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491387v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Attard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari&#8208;anne Lyng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Raclavska" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balram Singh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119679523" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491436v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.V Prasad" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119670391.ch11" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491451v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00005-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491474v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00008-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821395v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guernion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013617v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zorena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jaskulak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Michalska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Mrugacz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ANTIOX11101908" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Rostami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMOSPHERE.2022.134321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zorena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzmil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Cha&#226;bene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kriaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mejdoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PLANTS10010137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grobelak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.02.127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Kurianska-Piatek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hofman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bigaj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111425" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126196" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Audusseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deschins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137259" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1768513" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq-Dransart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.10.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T65RQCW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-853BPZPR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbulcke Franck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2019.108569" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKHL31C2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Chaabene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kacprzak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04972-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1636-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plytycz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Osikowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Falniowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191711" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik-Hakim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grubb-C. Douglas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.146" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SF4WDJ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wloka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosnecka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2016.10.062" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZKJVXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Suleiman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Milczarek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2017.05.104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elleuch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#226;bene Zayneb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekik Hakim Imen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriaa Walid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douglas Grubb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemakhem Bassem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.02.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V89VWFH9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Ga&#322;uszka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Klimek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CBPC.2017.10.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302989v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Frerot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2016.03.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZJHGFGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Homa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kruk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cocquerelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ETC.2944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292281v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brulle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5636-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemiere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.04.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K340K0HV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5414-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kacprzak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11356-015-5635-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Kachamakova-Trojanowska" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Jozkowicz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JEZ.1834" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1209-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJSHLKBH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara P&#322;ytycz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSOIL.2012.12.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-647B0324-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Curieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deram" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.04.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BJP3TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755525v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.08.040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QBRH4MG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556571v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Klimek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1RW6L6P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.01.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGWM63NJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Morgan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.06.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D183NPLT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romestand Bernard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Julie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Paulina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destoumieux-Garz&#243;n Delphine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.07.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Nda Wamalah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Morgan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.10.032" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2R7WKFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.11.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305314v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cocquerelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344417v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.06.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559216v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tirap&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bacque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brizard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.01.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556620v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2007.08.038" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFH7VKS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.10.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQLGZNKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556878v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciofi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Beauvillain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1994.tb00632.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14ZX0D5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556875v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pollard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mitchell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Beauvillain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1993.tb00383.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VQX3FRW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105039v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052299x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-731P98X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828702v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3441-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LKXF5QM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556811v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vergote" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m403073200" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20040478" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556767v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312156200" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556660v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0145-305x(02)00102-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQRW0GTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02934.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilfinger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v100.2.553" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556708v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matias" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Bisogno" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Melck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verger-Bocquet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(00)00290-4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QBGZF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556758v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.17.12954" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.15.2759" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556921v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nouel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vincent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mazella" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaudet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.17.2963" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556863v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chopin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m909217199" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556648v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02192-x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZJ8NQZ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852695v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A.G. Garrido" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ramjaun" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Checler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454999315385" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559135v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.112.23.4233" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556522v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Fabre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.1998.1706" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9PHW37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559295v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stroh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dal-Farra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0100-879x1998001100017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556887v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentijn" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Piek" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beauvillain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.3.5776" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556651v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantal Fabre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7322(98)00034-8" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV24JP1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556729v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurent" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stefano" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00146-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54FP18V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556724v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Minnen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00145-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP2TL15H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556716v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(96)00185-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8CF0XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556531v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beauvillain" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(94)91076-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNN0DW9Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072715v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491387v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Attard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari&#8208;anne Lyng" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Raclavska" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balram Singh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119679523" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491436v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.V Prasad" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119670391.ch11" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491451v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00005-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491474v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00008-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Jackson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-22460-2_2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821395v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guernion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013617v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559177v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Sautit&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>