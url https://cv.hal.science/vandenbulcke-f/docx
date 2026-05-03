--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,1121 +100,1121 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Pollution, Oxidative Stress, and the Risk of Development of Type 1 Diabetes</w:t>
+                <w:t xml:space="preserve">Polymorphic microsatellite markers demonstrate hybridization and interspecific gene flow between lumbricid earthworm species, Eisenia andrei and E. fetida.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Zorena</w:t>
+                <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Jaskulak</w:t>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Michalska</w:t>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Mrugacz</w:t>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Grzmil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (10), pp.1908. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, PLoS ONE, 17, pp.e0262493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ANTIOX11101908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489283v1</w:t>
+                <w:t xml:space="preserve">hal-04512565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome sequencing of Brassica napus highlights the complex issues with soil supplementation with sewage sludge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Air Pollution, Oxidative Stress, and the Risk of Development of Type 1 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Zorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Michalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Mrugacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CHEMOSPHERE.2022.134321⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ANTIOX11101908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491379v1</w:t>
+                <w:t xml:space="preserve">hal-05489283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on the identification of microsatellite markers in &amp;lt;i&amp;gt;Eisenia fetida&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Eisenia andrei&amp;lt;/i&amp;gt;.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transcriptome sequencing of Brassica napus highlights the complex issues with soil supplementation with sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Rostami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Zorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Data in Brief, 45, pp.108612. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298, pp.134321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.CHEMOSPHERE.2022.134321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04510704v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphic microsatellite markers demonstrate hybridization and interspecific gene flow between lumbricid earthworm species, Eisenia andrei and E. fetida.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data on the identification of microsatellite markers in &amp;lt;i&amp;gt;Eisenia fetida&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Eisenia andrei&amp;lt;/i&amp;gt;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jaskulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Jaskulak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Grzmil</w:t>
+                <w:t xml:space="preserve">K. Zorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, PLoS ONE, 17, pp.e0262493. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Data in Brief, 45, pp.108612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512565v1</w:t>
+                <w:t xml:space="preserve">hal-04510704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of sulfidized silver from silver nanoparticles, in sewage sludge, to plants and primary consumers in agricultural soil environment</w:t>
+                <w:t xml:space="preserve">Effects of silver nanoparticles on performance of anaerobic digestion of sewage sludge and associated microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145900⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.1014-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.02.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499742v1</w:t>
+                <w:t xml:space="preserve">hal-03175993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Site and Ex-Site Date Palm Exposure to Heavy Metals Involved Infra-Individual Biomarkers Upregulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer of sulfidized silver from silver nanoparticles, in sewage sludge, to plants and primary consumers in agricultural soil environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/PLANTS10010137⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 777, pp.145900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491401v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In-Site and Ex-Site Date Palm Exposure to Heavy Metals Involved Infra-Individual Biomarkers Upregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Attard</w:t>
+                <w:t xml:space="preserve">Hafedh Mejdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/PLANTS10010137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149939v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of silver nanoparticles on performance of anaerobic digestion of sewage sludge and associated microbial communities</w:t>
+                <w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Grosser</w:t>
+                <w:t xml:space="preserve">Pauline Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Grobelak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 171, pp.1014-1025. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2021.02.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175993v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific Cd-detoxification mechanisms in lumbricid earthworms Eisenia andrei, Eisenia fetida and their hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jaskulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Kurianska-Piatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,77 +1291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,1218 +1419,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling assisted phytoremediation of soils contaminated with heavy metals \textendash Main opportunities, limitations, decision making and future prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of sewage sludge supplementation on heavy metal accumulation and the expression of ABC transporters in Sinapis alba L. during assisted phytoremediation of contaminated sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 249, pp.126196. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 197, pp.110606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249586v1</w:t>
+                <w:t xml:space="preserve">hal-03249587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sewage sludge supplementation on heavy metal accumulation and the expression of ABC transporters in Sinapis alba L. during assisted phytoremediation of contaminated sites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impacts of metallic trace elements on an earthworm community in an urban wasteland: Emphasis on the bioaccumulation and genetic characteristics in Lumbricus castaneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Audusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Dume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Deschins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110606⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 718, pp.137259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249587v1</w:t>
+                <w:t xml:space="preserve">hal-02930066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of metallic trace elements on an earthworm community in an urban wasteland: Emphasis on the bioaccumulation and genetic characteristics in Lumbricus castaneus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling and optimizing the removal of cadmium by Sinapis alba L. from contaminated soil via Response Surface Methodology and Artificial Neural Networks during assisted phytoremediation with sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jaskulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 718, pp.137259. </w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.1321--1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2020.1768513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930066v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimizing the removal of cadmium by Sinapis alba L. from contaminated soil via Response Surface Methodology and Artificial Neural Networks during assisted phytoremediation with sewage sludge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling assisted phytoremediation of soils contaminated with heavy metals \textendash Main opportunities, limitations, decision making and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (12), pp.1321--1330. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.126196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2020.1768513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249681v1</w:t>
+                <w:t xml:space="preserve">hal-03249586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of the epigeic earthworm [&amp;lt;em&amp;gt;Lumbricus castaneus&amp;lt;/em&amp;gt;] populations in urban soils of the Paris region (France) revealed using eight newly developed microsatellite markers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression, DNA damage and other stress markers in Sinapis alba L. exposed to heavy metals with special reference to sewage sludge application on contaminated sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jaskulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.508--517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.11.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624014v1</w:t>
+                <w:t xml:space="preserve">hal-03248050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined toxic effects and DNA damage to two plant species exposed to binary metal mixtures (Cd/Pb)</w:t>
+                <w:t xml:space="preserve">Genetic variation of the epigeic earthworm [&amp;lt;em&amp;gt;Lumbricus castaneus&amp;lt;/em&amp;gt;] populations in urban soils of the Paris region (France) revealed using eight newly developed microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lanier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Dume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Deschins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Audusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.10.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248019v1</w:t>
+                <w:t xml:space="preserve">hal-02624014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicology of silver nanoparticles and their derivatives introduced in soil with or without sewage sludge: A review of effects on microorganisms, plants and animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 253, pp.578-598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome assembly and abiotic related gene expression analysis of date palm reveal candidate genes involved in response to cadmium stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vandenbulcke Franck</w:t>
+                <w:t xml:space="preserve">Combined toxic effects and DNA damage to two plant species exposed to binary metal mixtures (Cd/Pb)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leclercq-Dransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.278--287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2019.108569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03487257v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression, DNA damage and other stress markers in Sinapis alba L. exposed to heavy metals with special reference to sewage sludge application on contaminated sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome assembly and abiotic related gene expression analysis of date palm reveal candidate genes involved in response to cadmium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Jaskulak</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandenbulcke Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.06.025⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.108569 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2019.108569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248050v1</w:t>
+                <w:t xml:space="preserve">hal-03487257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation, antioxidative response, and metallothionein expression in Lupinus luteus L. exposed to heavy metals and silver nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jaskulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Jaskulak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayneb Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2694,64 +2694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cadmium on forage kale (Brassica oleracea var. viridis cv “Prover”) after 3-,10- and 56-day exposure to a Cd-spiked field soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,90 +2962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the expression variation of metal-responsive genes in the seedling of date palm (Phoenix dactylifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Rekik-Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grubb-C. Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3108,90 +3108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodeterioration of mortars exposed to sewers in relation to microbial diversity of biofilms formed on the mortars surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3244,834 +3244,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vermiremediation of polycyclic aromatic hydrocarbons and heavy metals in sewage sludge composting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+                <w:t xml:space="preserve">Dariusz Wloka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleksandra Sosnecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.347-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JENVMAN.2016.10.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532705v1</w:t>
+                <w:t xml:space="preserve">hal-05491492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermiremediation of polycyclic aromatic hydrocarbons and heavy metals in sewage sludge composting process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Determination of the performance of vermicomposting process applied to sewage sludge by monitoring of the compost quality and immune responses in three earthworm species: Eisenia fetida, Eisenia andrei and Dendrobaena veneta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Suleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Sosnecka</w:t>
+                <w:t xml:space="preserve">Marcin Milczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 187, pp.347-353. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.103-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JENVMAN.2016.10.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.BIORTECH.2017.05.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491492v1</w:t>
+                <w:t xml:space="preserve">hal-05491481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the performance of vermicomposting process applied to sewage sludge by monitoring of the compost quality and immune responses in three earthworm species: Eisenia fetida, Eisenia andrei and Dendrobaena veneta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Copper toxicity and date palm (Phoenix dactylifera) seedling tolerance: Monitoring of related biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rekik-Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcin Milczarek</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mejdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.BIORTECH.2017.05.104⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.797--806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.4007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491481v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper toxicity and date palm (Phoenix dactylifera) seedling tolerance: Monitoring of related biomarkers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+                <w:t xml:space="preserve">The phytochelatin synthase gene in date palm ( Phoenix dactylifera L.): Phylogeny, evolution and expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaâbene Zayneb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekik Hakim Imen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Elleuch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hafedh Mejdoub</w:t>
+                <w:t xml:space="preserve">Kriaa Walid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Douglas Grubb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemakhem Bassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.4007⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247770v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phytochelatin synthase gene in date palm ( Phoenix dactylifera L.): Phylogeny, evolution and expression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kriaa Walid</w:t>
+                <w:t xml:space="preserve">Protective role of metallothionein during regeneration in Eisenia andrei exposed to cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Douglas Grubb</w:t>
+                <w:t xml:space="preserve">Adrianna Gałuszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khemakhem Bassem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beata Klimek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Plytycz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.7-17. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.CBPC.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05556596v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of metallothionein during regeneration in Eisenia andrei exposed to cadmium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Klimek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Plytycz</w:t>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 203, pp.39-50. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 224, pp.185-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.CBPC.2017.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491485v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of eight polymorphic microsatellites markers for the earthworm Lumbricus terrestris</w:t>
               </w:r>
@@ -4096,64 +4096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74, pp.76-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4199,90 +4199,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural equation model of soil metal bioavailability to earthworms: confronting causal theory and observations using a laboratory exposure to field-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4339,791 +4339,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dermal exposure of Eisenia andrei earthworms: Effects of heavy metals on metallothionein and phytochelatin synthase gene expressions in coelomocytes</w:t>
+                <w:t xml:space="preserve">Antioxidant defense gene analysis in Brassica oleracea and Trifolium repens exposed to Cd and/or Pb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Homa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Kruk</w:t>
+                <w:t xml:space="preserve">F. Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Plytycz</w:t>
+                <w:t xml:space="preserve">S. Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ETC.2944⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.3136-3151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5636-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491502v1</w:t>
+                <w:t xml:space="preserve">hal-04292281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant defense gene analysis in Brassica oleracea and Trifolium repens exposed to Cd and/or Pb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Antioxidant responses of Annelids, Brassicaceae and Fabaceae to pollutants: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brulle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">S. Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5636-7⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.273-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292281v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant responses of Annelids, Brassicaceae and Fabaceae to pollutants: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Combined effect of Cd and Pb spiked field soils on bioaccumulation, DNA damage, and peroxidase activities in Trifolium repens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lemiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Platel</w:t>
+                <w:t xml:space="preserve">S. Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.04.024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.1755-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5414-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04292208v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of Cd and Pb spiked field soils on bioaccumulation, DNA damage, and peroxidase activities in Trifolium repens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between sewage sludge-amended soil and earthworms—comparison between Eisenia fetida and Eisenia andrei composting species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Suleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lanier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+                <w:t xml:space="preserve">Małgorzata Kacprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (2), pp.1755-1767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5414-6⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.3026-3035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11356-015-5635-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323569v1</w:t>
+                <w:t xml:space="preserve">hal-05491497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between sewage sludge-amended soil and earthworms—comparison between Eisenia fetida and Eisenia andrei composting species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dermal exposure of Eisenia andrei earthworms: Effects of heavy metals on metallothionein and phytochelatin synthase gene expressions in coelomocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Homa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anna Grosser</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Kruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Kacprzak</w:t>
+                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Plytycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (4), pp.3026-3035. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (6), pp.1397-1404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11356-015-5635-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ETC.2944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491497v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelomocyte-derived fluorescence and DNA markers of composting earthworm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neli Kachamakova-Trojanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Jozkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 321 (1), pp.28-40. </w:t>
@@ -5200,64 +5200,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.199-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5304,90 +5304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of suitable qPCR reference genes in leaves of Brassica oleracea under abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (3), pp.459-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5415,354 +5415,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biomarkers in an evolutionary context: Lessons from the analysis of biological responses of oligochaete annelids to metal exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil amendment with municipal sewage sludge affects the immune system of earthworms Dendrobaena veneta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Kacprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pauwels</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Barbara Płytycz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.APSOIL.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110789v1</w:t>
+                <w:t xml:space="preserve">hal-05491520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil amendment with municipal sewage sludge affects the immune system of earthworms Dendrobaena veneta</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Using biomarkers in an evolutionary context: Lessons from the analysis of biological responses of oligochaete annelids to metal exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Płytycz</w:t>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64, pp.237-244. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 179, pp.343-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.APSOIL.2012.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491520v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker measurements in Trifolium repens and Eisenia fetida to assess the toxicity of soil contaminated with landfill leachate : a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Manier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Curieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5815,741 +5815,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Perinatal Undernutrition has Long-Term Consequences on Morphology, Function and Gene Expression of the Adrenal Medulla in the Adult Male Rat</w:t>
+                <w:t xml:space="preserve">Earthworm indicators as tools for soil monitoring, characterization and risk assessment. An example from the national Bioindicator programme (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laborie</w:t>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Molendi-Coste</w:t>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Breton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02159.x⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (sup), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043752v1</w:t>
+                <w:t xml:space="preserve">hal-00755525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm indicators as tools for soil monitoring, characterization and risk assessment. An example from the national Bioindicator programme (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gene expression analysis of 4 biomarker candidates in Eisenia fetida exposed to an environmental metallic trace elements gradient: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.015⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (24), pp.5470-5482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755525v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression analysis of 4 biomarker candidates in Eisenia fetida exposed to an environmental metallic trace elements gradient: A microcosm study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemière</w:t>
+                <w:t xml:space="preserve">Maternal Perinatal Undernutrition has Long-Term Consequences on Morphology, Function and Gene Expression of the Adrenal Medulla in the Adult Male Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Molendi-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+                <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Douay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 409 (24), pp.5470-5482. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (8), pp.711-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.08.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02159.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556643v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-specific effects on metallothionein gene induction and riboflavin content in coelomocytes of Allolobophora chlorotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Homa</w:t>
+                <w:t xml:space="preserve">Metallic trace element body burdens and gene expression analysis of biomarker candidates in Eisenia fetida, using an “exposure/depuration” experimental scheme with field soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Klimek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Sylvain Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 73 (8), pp.1937-1943. </w:t>
+              <w:t xml:space="preserve">, 2010, 73 (5), pp.1034-1045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556571v1</w:t>
+                <w:t xml:space="preserve">hal-05556562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic trace element body burdens and gene expression analysis of biomarker candidates in Eisenia fetida, using an “exposure/depuration” experimental scheme with field soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemière</w:t>
+                <w:t xml:space="preserve">Metal-specific effects on metallothionein gene induction and riboflavin content in coelomocytes of Allolobophora chlorotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Homa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Demuynck</w:t>
+                <w:t xml:space="preserve">Malgorzata Klimek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 73 (5), pp.1034-1045. </w:t>
+              <w:t xml:space="preserve">, 2010, 73 (8), pp.1937-1943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556562v1</w:t>
+                <w:t xml:space="preserve">hal-05556571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic underpinning of toxicant-mediated physiological function alterations in three terrestrial invertebrate taxa: A review</w:t>
               </w:r>
@@ -6561,64 +6561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. John Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 158 (9), pp.2793-2808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6837,51 +6837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Tecnológica - ESPOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (1), pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6919,51 +6919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cDNA cloning and expression analysis of Eisenia fetida (Annelida: Oligochaeta) phytochelatin synthase under cadmium exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atta Nda Wamalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7065,51 +7065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathepsin L and cystatin B gene expression discriminates immune coelomic cells in the leech Theromyzon tessulatum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7186,51 +7186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and expression profile of gene transcripts differentially expressed during metallic exposure in Eisenia fetida coelomocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7311,51 +7311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and expression profile of gene transcripts differentially expressed during metallic exposure in Eisenia fetida cœlomocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7497,51 +7497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Tecnológica - ESPOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (1), pp.79-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7605,51 +7605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Boulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7709,90 +7709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluidized bed combustion ashes used in metal polluted soil remediation on life history traits of the oligochaeta Eisenia andrei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schikorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43, pp.S256-S260. </w:t>
@@ -7842,90 +7842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strong induction of metallothionein gene following cadmium exposure transiently affects the expression of many genes in Eisenia fetida: a trade-off mechanism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8116,1143 +8116,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Neutral Endopeptidase (NEP, Enkephalinase, E.C.3.4.24.11) in Relation to Dopaminergic and Gonadoliberinergic Nerve Endings in the Median Eminence of the Male Rat: A Double Labeling Ultrastructural Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Radioimmunocytochemical Distribution of Neutral Endopeptidase (Enkephalinase E.G.3.4.24.11) at the Ultrastructural Level in the Rat Median Eminence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciofi</w:t>
+                <w:t xml:space="preserve">Hélène Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Beauvillain</w:t>
+                <w:t xml:space="preserve">Valérie Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6 (6), pp.655-664. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1994.tb00632.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 5 (2), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1993.tb00383.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556878v1</w:t>
+                <w:t xml:space="preserve">hal-05556875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioimmunocytochemical Distribution of Neutral Endopeptidase (Enkephalinase E.G.3.4.24.11) at the Ultrastructural Level in the Rat Median Eminence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pollard</w:t>
+                <w:t xml:space="preserve">Cloning and Real-Time PCR Testing of 14 Potential Biomarkers in Eisenia fetida Following Cadmium Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Mitchell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.2844-2850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es052299x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1993.tb00383.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556875v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and Real-Time PCR Testing of 14 Potential Biomarkers in Eisenia fetida Following Cadmium Exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cocquerelle</w:t>
+                <w:t xml:space="preserve">Detection of Neutral Endopeptidase (NEP, Enkephalinase, E.C.3.4.24.11) in Relation to Dopaminergic and Gonadoliberinergic Nerve Endings in the Median Eminence of the Male Rat: A Double Labeling Ultrastructural Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vieau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Claude Beauvillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40, pp.2844-2850. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (6), pp.655-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es052299x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1994.tb00632.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105039v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of penaeidins in defense reactions of the shrimp Litopenaeus stylirostris to a pathogenic vibrio</w:t>
+                <w:t xml:space="preserve">Characterization of the first non-insect invertebrate functional angiotensin-converting enzyme: leech TtACE resembles the N-domain of mammalian ACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnier</w:t>
+                <w:t xml:space="preserve">Annie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
+                <w:t xml:space="preserve">Laurence Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bulet</w:t>
+                <w:t xml:space="preserve">Angélique Levoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 61 (7-8), pp.961-972. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 382 (2), pp.565-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-003-3441-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20040522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828702v1</w:t>
+                <w:t xml:space="preserve">hal-04570950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first non-insect invertebrate functional angiotensin-converting enzyme: leech TtACE resembles the N-domain of mammalian ACE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Up-regulation of Neurohemerythrin Expression in the Central Nervous System of the Medicinal Leech, Hirudo medicinalis, following Septic Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Michaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angélique Levoye</w:t>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20040522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (42), pp.43828-43837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m403073200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570950v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-regulation of Neurohemerythrin Expression in the Central Nervous System of the Medicinal Leech, Hirudo medicinalis, following Septic Injury</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic analysis in the leech Theromyzon tessulatum: involvement of cystatin B in innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m403073200⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (3), pp.617-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj20040478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556811v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis in the leech Theromyzon tessulatum: involvement of cystatin B in innate immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Characterization of Two Novel Antibacterial Peptides Inducible upon Bacterial Challenge in an Annelid, the Leech Theromyzon tessulatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefebvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bj20040478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (30), pp.30973-30982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m312156200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556745v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Two Novel Antibacterial Peptides Inducible upon Bacterial Challenge in an Annelid, the Leech Theromyzon tessulatum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
+                <w:t xml:space="preserve">Involvement of penaeidins in defense reactions of the shrimp Litopenaeus stylirostris to a pathogenic vibrio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (7-8), pp.961-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-003-3441-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m312156200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05556767v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of penaeidin antimicrobial peptides in early larval stages of the shrimp Penaeus vannamei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9337,51 +9337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and distribution of penaeidin antimicrobial peptides are regulated by haemocyte reactions in microbial challenged shrimp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9467,51 +9467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9614,51 +9614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Bisogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Melck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9715,1758 +9715,1758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Mytilins in Mussel Antimicrobial Defense</w:t>
+                <w:t xml:space="preserve">Differential distribution and defence involvement of antimicrobial peptides in mussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hubert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Romestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Beauvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.275.17.12954⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 (15), pp.2759-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.113.15.2759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556758v1</w:t>
+                <w:t xml:space="preserve">hal-05556908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential distribution and defence involvement of antimicrobial peptides in mussel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ligand-induced internalization of neurotensin in transfected COS-7 cells: differential intracellular trafficking of ligand and receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Noël</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Mazella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 113 (15), pp.2759-2769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.113.15.2759⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 113 (17), pp.2963-2975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.113.17.2963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556908v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-induced internalization of neurotensin in transfected COS-7 cells: differential intracellular trafficking of ligand and receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Therostasin, a Novel Clotting Factor Xa Inhibitor from the Rhynchobdellid Leech, Theromyzon tessulatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 113 (17), pp.2963-2975. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (42), pp.32701-32707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.113.17.2963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m909217199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556921v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therostasin, a Novel Clotting Factor Xa Inhibitor from the Rhynchobdellid Leech, Theromyzon tessulatum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original involvement of antimicrobial peptides in mussel innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chopin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Roch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 486 (3), pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)02192-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.m909217199⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556863v1</w:t>
+                <w:t xml:space="preserve">hal-05556648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original involvement of antimicrobial peptides in mussel innate immunity</w:t>
+                <w:t xml:space="preserve">Involvement of Mytilins in Mussel Antimicrobial Defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)02192-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (17), pp.12954-12962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.275.17.12954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556648v1</w:t>
+                <w:t xml:space="preserve">hal-05556758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Microscopy Reveals Thimet Oligopeptidase (EC 3.4.24.15) and Neurolysin (EC 3.4.24.16) in the Classical Secretory Pathway</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mussel defensins are synthesised and processed in granulocytes then released into the plasma after bacterial challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/104454999315385⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 112 (23), pp.4233-4242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.112.23.4233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852695v1</w:t>
+                <w:t xml:space="preserve">hal-05559135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mussel defensins are synthesised and processed in granulocytes then released into the plasma after bacterial challenge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Confocal Microscopy Reveals Thimet Oligopeptidase (EC 3.4.24.15) and Neurolysin (EC 3.4.24.16) in the Classical Secretory Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula A.G. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ramjaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Checler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 112 (23), pp.4233-4242. </w:t>
+              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (4), pp.323-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.112.23.4233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/104454999315385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559135v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the Midgut of the CentipedeLithobius forficatusin the Heavy Metal Detoxification Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescent ligands for studying neuropeptide receptors by confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Grelle</w:t>
+                <w:t xml:space="preserve">A. Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Chantal Fabre</w:t>
+                <w:t xml:space="preserve">D. Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Descamps</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dal-Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/eesa.1998.1706⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (11), pp.1479-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s0100-879x1998001100017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556522v1</w:t>
+                <w:t xml:space="preserve">hal-05559295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent ligands for studying neuropeptide receptors by confocal microscopy</w:t>
+                <w:t xml:space="preserve">Distribution, Cellular Localization, and Ontogeny of Preprothyrotropin-Releasing Hormone-(160–169) (Ps4)-Binding Sites in the Rat Pituitary 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beaudet</w:t>
+                <w:t xml:space="preserve">Karine Valentijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nouel</w:t>
+                <w:t xml:space="preserve">Ester Piek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stroh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Jean-Claude Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dal-Farra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 31 (11), pp.1479-1489. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 139 (3), pp.1306-1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s0100-879x1998001100017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/endo.139.3.5776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559295v1</w:t>
+                <w:t xml:space="preserve">hal-05556887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, Cellular Localization, and Ontogeny of Preprothyrotropin-Releasing Hormone-(160–169) (Ps4)-Binding Sites in the Rat Pituitary 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrastructural and autometallographic studies of the nephrocytes of Lithobius forficatus L. (Myriapoda, Chilopoda): role in detoxification of cadmium and lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Valentijn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Claire Grelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Piek</w:t>
+                <w:t xml:space="preserve">Marie Chantal Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Beauvillain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Insect Morphology and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0020-7322(98)00034-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/endo.139.3.5776⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556887v1</w:t>
+                <w:t xml:space="preserve">hal-05556651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural and autometallographic studies of the nephrocytes of Lithobius forficatus L. (Myriapoda, Chilopoda): role in detoxification of cadmium and lead</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Implication of the Midgut of the CentipedeLithobius forficatusin the Heavy Metal Detoxification Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chantal Fabre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Marie-Chantal Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Insect Morphology and Embryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 27 (2), pp.111-120. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (3), pp.258-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0020-7322(98)00034-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/eesa.1998.1706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556651v1</w:t>
+                <w:t xml:space="preserve">hal-05556522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical identification and ganglionic localization of leech angiotensin-converting enzymes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Leech egg-laying-like hormone: structure, neuronal distribution and phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Laurent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+                <w:t xml:space="preserve">Jan van Minnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 49 (1-2), pp.229-237. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 49 (1-2), pp.211-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0169-328x(97)00145-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0169-328x(97)00146-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556729v1</w:t>
+                <w:t xml:space="preserve">hal-05556724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leech egg-laying-like hormone: structure, neuronal distribution and phylogeny</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Biochemical identification and ganglionic localization of leech angiotensin-converting enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan van Minnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 49 (1-2), pp.211-221. </w:t>
+              <w:t xml:space="preserve">, 1997, 49 (1-2), pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0169-328x(97)00145-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0169-328x(97)00146-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556724v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of osmoregulator peptides from the brain of the leech Theromyzon tessulatum: IPEPYVWD and IPEPYVWD-amide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11525,51 +11525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant variation in immunoreactivity for enkephalins and neutral endopeptidase in the median eminence of the lactating rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12243,51 +12243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organic amendments in phytoremediation of metal-contaminated soils: prospecs and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N.V Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of assisted and amendment: enhanced sustainable remediation technology Use of organic amendments in phytoremediation of metal-contaminated soils: prospecs and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12321,64 +12321,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms converting domestic and food industry wastes into biofertilizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Municipal Sludge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.83-106, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12412,90 +12412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanitary and environmental aspects of sewage sludge management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Municipal Sludge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.155-180, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12529,77 +12529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal and Electron Microscopic Tracking of Internalized Neuropeptides and/or Their Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander C. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Methods in Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12665,90 +12665,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodeterioration of mortars in sewers: relation with microbial diversity of biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12780,51 +12780,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
+                <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
@@ -12859,97 +12859,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">25. European SETAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628847v1</w:t>
+                <w:t xml:space="preserve">hal-01209261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and to select them in function of the site issues?</w:t>
+                <w:t xml:space="preserve">Soil bioindicators: how to select them in function of the site issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
@@ -12984,379 +12984,379 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. European SETAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13th International AquaConSoil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209261v1</w:t>
+                <w:t xml:space="preserve">hal-01628847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guenola Peres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grand</w:t>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209260v1</w:t>
+                <w:t xml:space="preserve">hal-01209256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les indicateurs de l'état biologique des sols : Guide de sélection selon le type d’application et/ou la problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209256v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13424,64 +13424,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13536,90 +13536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13661,51 +13661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Bioindicator Program first results on soil fauna–based tools for soil monitoring, characterization and risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13713,51 +13713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, France</w:t>
@@ -13780,277 +13780,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">The use of earthworms as tool for soil monitoring, characterization and risk assessment. Example of a Bioindicator Programme developed at National scale (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192423v1</w:t>
+                <w:t xml:space="preserve">hal-02821395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of earthworms as tool for soil monitoring, characterization and risk assessment. Example of a Bioindicator Programme developed at National scale (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rougé</w:t>
+                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Earthworm Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t>
+              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821395v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penaeidins, a family of antimicrobial peptides ubiquitous in Crustacea : involvement in shrimp immune response to infections</w:t>
               </w:r>
@@ -14075,64 +14075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth Gordon Research Conference on Antimicrobial Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Il Ciocco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14183,51 +14183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. E. Sautitère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14310,90 +14310,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling networks of causal relationships in stress ecology using Structural Equation Model: an example linking fate and impact of metals in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14435,51 +14435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14560,51 +14560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14612,51 +14612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t>
@@ -14854,51 +14854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zorena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jaskulak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Michalska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Mrugacz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ANTIOX11101908" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Rostami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMOSPHERE.2022.134321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zorena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzmil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Cha&#226;bene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kriaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mejdoub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PLANTS10010137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grobelak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.02.127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Kurianska-Piatek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hofman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bigaj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111425" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126196" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110606" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Audusseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deschins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137259" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1768513" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq-Dransart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.10.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T65RQCW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-853BPZPR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbulcke Franck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2019.108569" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKHL31C2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Chaabene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kacprzak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04972-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1636-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plytycz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Osikowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Falniowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191711" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik-Hakim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grubb-C. Douglas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.146" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SF4WDJ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wloka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosnecka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2016.10.062" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZKJVXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Suleiman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Milczarek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2017.05.104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elleuch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#226;bene Zayneb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekik Hakim Imen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriaa Walid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douglas Grubb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemakhem Bassem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.02.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V89VWFH9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Ga&#322;uszka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Klimek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CBPC.2017.10.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302989v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Frerot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2016.03.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZJHGFGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491502v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Homa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kruk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cocquerelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ETC.2944" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292281v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brulle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5636-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemiere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.04.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K340K0HV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5414-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kacprzak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11356-015-5635-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Kachamakova-Trojanowska" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Jozkowicz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JEZ.1834" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1209-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJSHLKBH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara P&#322;ytycz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSOIL.2012.12.017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-647B0324-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Curieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deram" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.04.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BJP3TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755525v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.08.040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QBRH4MG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556571v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Klimek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1RW6L6P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.01.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGWM63NJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Morgan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.06.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D183NPLT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romestand Bernard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Julie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Paulina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destoumieux-Garz&#243;n Delphine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.07.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Nda Wamalah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Morgan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.10.032" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2R7WKFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.11.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305314v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cocquerelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344417v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.06.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559216v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tirap&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bacque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brizard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.01.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556620v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2007.08.038" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFH7VKS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.10.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQLGZNKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556878v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciofi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Beauvillain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1994.tb00632.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14ZX0D5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556875v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pollard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mitchell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Beauvillain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1993.tb00383.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VQX3FRW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105039v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052299x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-731P98X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828702v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3441-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LKXF5QM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556811v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vergote" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m403073200" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20040478" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556767v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312156200" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556660v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0145-305x(02)00102-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQRW0GTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02934.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilfinger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v100.2.553" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556708v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matias" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Bisogno" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Melck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verger-Bocquet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(00)00290-4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QBGZF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556758v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.17.12954" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556908v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.15.2759" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556921v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nouel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vincent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mazella" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaudet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.17.2963" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556863v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chopin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m909217199" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556648v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02192-x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZJ8NQZ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852695v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A.G. Garrido" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ramjaun" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Checler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454999315385" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559135v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.112.23.4233" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556522v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Fabre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.1998.1706" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9PHW37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559295v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stroh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dal-Farra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0100-879x1998001100017" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556887v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentijn" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Piek" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beauvillain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.3.5776" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556651v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantal Fabre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7322(98)00034-8" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV24JP1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556729v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurent" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stefano" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00146-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54FP18V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556724v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Minnen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00145-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP2TL15H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556716v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(96)00185-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8CF0XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556531v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beauvillain" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(94)91076-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNN0DW9Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072715v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491387v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Attard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari&#8208;anne Lyng" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Raclavska" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balram Singh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119679523" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491436v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.V Prasad" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119670391.ch11" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491451v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00005-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491474v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00008-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Jackson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-22460-2_2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821395v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guernion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013617v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559177v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Sautit&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jaskulak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzmil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zorena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Michalska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Mrugacz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ANTIOX11101908" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Rostami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMOSPHERE.2022.134321" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zorena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108612" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grobelak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.02.127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Cha&#226;bene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kriaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mejdoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PLANTS10010137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Kurianska-Piatek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hofman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bigaj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111425" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Audusseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deschins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137259" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1768513" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249586v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKHL31C2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.11.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-853BPZPR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq-Dransart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.10.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T65RQCW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbulcke Franck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2019.108569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Chaabene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kacprzak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04972-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1636-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plytycz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Osikowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Falniowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191711" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik-Hakim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grubb-C. Douglas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.146" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SF4WDJ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wloka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosnecka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2016.10.062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZKJVXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Suleiman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Milczarek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2017.05.104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elleuch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#226;bene Zayneb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekik Hakim Imen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriaa Walid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douglas Grubb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemakhem Bassem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.02.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V89VWFH9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Ga&#322;uszka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Klimek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CBPC.2017.10.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302989v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Frerot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2016.03.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZJHGFGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brulle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5636-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.04.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K340K0HV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323569v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5414-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kacprzak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11356-015-5635-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Homa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kruk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cocquerelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ETC.2944" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Kachamakova-Trojanowska" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Jozkowicz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JEZ.1834" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1209-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara P&#322;ytycz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSOIL.2012.12.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-647B0324-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJSHLKBH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Curieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deram" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.04.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BJP3TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556643v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.08.040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QBRH4MG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556562v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.01.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGWM63NJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Klimek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1RW6L6P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Morgan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.06.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D183NPLT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romestand Bernard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Julie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Paulina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destoumieux-Garz&#243;n Delphine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.07.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Nda Wamalah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Morgan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.10.032" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2R7WKFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.11.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305314v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cocquerelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344417v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.06.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559216v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tirap&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bacque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brizard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.01.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556620v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2007.08.038" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFH7VKS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.10.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQLGZNKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556875v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pollard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mitchell" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Beauvillain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1993.tb00383.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VQX3FRW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105039v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052299x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-731P98X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciofi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Beauvillain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1994.tb00632.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14ZX0D5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556811v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vergote" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m403073200" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556745v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20040478" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556767v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312156200" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3441-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LKXF5QM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556660v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0145-305x(02)00102-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQRW0GTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02934.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilfinger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v100.2.553" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556708v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matias" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Bisogno" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Melck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verger-Bocquet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(00)00290-4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QBGZF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.15.2759" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556921v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nouel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vincent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mazella" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaudet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.17.2963" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556863v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chopin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m909217199" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02192-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZJ8NQZ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.17.12954" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.112.23.4233" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852695v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A.G. Garrido" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ramjaun" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Checler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454999315385" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559295v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stroh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dal-Farra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0100-879x1998001100017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556887v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentijn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Piek" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beauvillain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.3.5776" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556651v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grelle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantal Fabre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7322(98)00034-8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV24JP1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556522v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Fabre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.1998.1706" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9PHW37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556724v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Minnen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00145-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP2TL15H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556729v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurent" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stefano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00146-0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54FP18V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556716v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(96)00185-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8CF0XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556531v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beauvillain" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(94)91076-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNN0DW9Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072715v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491387v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Attard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari&#8208;anne Lyng" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Raclavska" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balram Singh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119679523" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491436v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.V Prasad" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119670391.ch11" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491451v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00005-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491474v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00008-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Jackson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-22460-2_2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821395v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guernion" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013617v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559177v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Sautit&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>