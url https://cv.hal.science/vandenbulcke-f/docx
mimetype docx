--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,11994 +66,11994 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à une demande d'évaluation de 4 substances naturelles à usage biostimulant : le saule, la prêle des champs, l’huile essentielle de menthe des champs et la léonardite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0233, Anses. 2022, 158 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04072715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la « demande d'avis sur un projet de décret relatif aux critères de qualité agronomique et d'innocuité des matières fertilisantes et des supports de culture (MFSC) conformément à l'article L. 255-9-1 du code rural et de la pêche maritime (CRPM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0146, Anses. 2021, 108 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03667768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à une « demande d’avis sur un projet de cahier des charges relatif aux digestats de méthanisation d’intrants d’origine agricole et/ou agro-alimentaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0093, Anses. 2020, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04303537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic microsatellite markers demonstrate hybridization and interspecific gene flow between lumbricid earthworm species, Eisenia andrei and E. fetida.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grzmil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, PLoS ONE, 17, pp.e0262493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0262493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air Pollution, Oxidative Stress, and the Risk of Development of Type 1 Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Zorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Michalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Mrugacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (10), pp.1908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ANTIOX11101908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome sequencing of Brassica napus highlights the complex issues with soil supplementation with sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Rostami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Zorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 298, pp.134321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.CHEMOSPHERE.2022.134321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on the identification of microsatellite markers in &amp;lt;i&amp;gt;Eisenia fetida&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Eisenia andrei&amp;lt;/i&amp;gt;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Data in Brief, 45, pp.108612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of silver nanoparticles on performance of anaerobic digestion of sewage sludge and associated microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 171, pp.1014-1025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2021.02.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of sulfidized silver from silver nanoparticles, in sewage sludge, to plants and primary consumers in agricultural soil environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 777, pp.145900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Site and Ex-Site Date Palm Exposure to Heavy Metals Involved Infra-Individual Biomarkers Upregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Mejdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/PLANTS10010137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-term effects of Ag supplied directly or via sewage sludge to an agricultural soil on Eisenia fetida earthworm and soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 269, pp.128761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific Cd-detoxification mechanisms in lumbricid earthworms Eisenia andrei, Eisenia fetida and their hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Kurianska-Piatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Bigaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 208, pp.111425 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation, speciation and localization of silver nanoparticles in the earthworm Eisenia fetida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (4), pp.3756-3765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-08548-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sewage sludge supplementation on heavy metal accumulation and the expression of ABC transporters in Sinapis alba L. during assisted phytoremediation of contaminated sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modelling assisted phytoremediation of soils contaminated with heavy metals \textendash Main opportunities, limitations, decision making and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110606⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.126196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249587v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of metallic trace elements on an earthworm community in an urban wasteland: Emphasis on the bioaccumulation and genetic characteristics in Lumbricus castaneus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of sewage sludge supplementation on heavy metal accumulation and the expression of ABC transporters in Sinapis alba L. during assisted phytoremediation of contaminated sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jaskulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137259⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 197, pp.110606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930066v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimizing the removal of cadmium by Sinapis alba L. from contaminated soil via Response Surface Methodology and Artificial Neural Networks during assisted phytoremediation with sewage sludge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impacts of metallic trace elements on an earthworm community in an urban wasteland: Emphasis on the bioaccumulation and genetic characteristics in Lumbricus castaneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Audusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Dume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Deschins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2020.1768513⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 718, pp.137259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249681v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling assisted phytoremediation of soils contaminated with heavy metals \textendash Main opportunities, limitations, decision making and future prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modeling and optimizing the removal of cadmium by Sinapis alba L. from contaminated soil via Response Surface Methodology and Artificial Neural Networks during assisted phytoremediation with sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126196⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (12), pp.1321--1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2020.1768513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249586v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression, DNA damage and other stress markers in Sinapis alba L. exposed to heavy metals with special reference to sewage sludge application on contaminated sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 181, pp.508--517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of the epigeic earthworm [&amp;lt;em&amp;gt;Lumbricus castaneus&amp;lt;/em&amp;gt;] populations in urban soils of the Paris region (France) revealed using eight newly developed microsatellite markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene Audusseau</w:t>
+                <w:t xml:space="preserve">Combined toxic effects and DNA damage to two plant species exposed to binary metal mixtures (Cd/Pb)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leclercq-Dransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.11.004⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.278--287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624014v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicology of silver nanoparticles and their derivatives introduced in soil with or without sewage sludge: A review of effects on microorganisms, plants and animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 253, pp.578-598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined toxic effects and DNA damage to two plant species exposed to binary metal mixtures (Cd/Pb)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+                <w:t xml:space="preserve">Transcriptome assembly and abiotic related gene expression analysis of date palm reveal candidate genes involved in response to cadmium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandenbulcke Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.10.010⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.108569 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2019.108569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03248019v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome assembly and abiotic related gene expression analysis of date palm reveal candidate genes involved in response to cadmium stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vandenbulcke Franck</w:t>
+                <w:t xml:space="preserve">Genetic variation of the epigeic earthworm [&amp;lt;em&amp;gt;Lumbricus castaneus&amp;lt;/em&amp;gt;] populations in urban soils of the Paris region (France) revealed using eight newly developed microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Dume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Deschins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Audusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2019.108569⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487257v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation, antioxidative response, and metallothionein expression in Lupinus luteus L. exposed to heavy metals and silver nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jaskulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Grobelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayneb Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Kacprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (16), pp.16040--16052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-019-04972-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cadmium on forage kale (Brassica oleracea var. viridis cv “Prover”) after 3-,10- and 56-day exposure to a Cd-spiked field soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, https://doi.org/10.1007/s11356-018-1636-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-018-1636-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The existence of fertile hybrids of closely related model earthworm species, Eisenia andrei and E. fetida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Plytycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Bigaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Osikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Falniowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (1), pp.e0191711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0191711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the expression variation of metal-responsive genes in the seedling of date palm (Phoenix dactylifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Rekik-Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grubb-C. Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 197, pp.123--134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodeterioration of mortars exposed to sewers in relation to microbial diversity of biofilms formed on the mortars surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130, pp.23 - 31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermiremediation of polycyclic aromatic hydrocarbons and heavy metals in sewage sludge composting process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JENVMAN.2016.10.062⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 224, pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05491492v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the performance of vermicomposting process applied to sewage sludge by monitoring of the compost quality and immune responses in three earthworm species: Eisenia fetida, Eisenia andrei and Dendrobaena veneta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Copper toxicity and date palm (Phoenix dactylifera) seedling tolerance: Monitoring of related biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zayneb Chaâbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rekik-Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcin Milczarek</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mejdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.BIORTECH.2017.05.104⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.797--806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.4007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491481v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper toxicity and date palm (Phoenix dactylifera) seedling tolerance: Monitoring of related biomarkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hafedh Mejdoub</w:t>
+                <w:t xml:space="preserve">The phytochelatin synthase gene in date palm ( Phoenix dactylifera L.): Phylogeny, evolution and expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaâbene Zayneb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekik Hakim Imen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriaa Walid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Douglas Grubb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemakhem Bassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.4007⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247770v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phytochelatin synthase gene in date palm ( Phoenix dactylifera L.): Phylogeny, evolution and expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khemakhem Bassem</w:t>
+                <w:t xml:space="preserve">Vermiremediation of polycyclic aromatic hydrocarbons and heavy metals in sewage sludge composting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Wloka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Sosnecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.02.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.347-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JENVMAN.2016.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556596v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of metallothionein during regeneration in Eisenia andrei exposed to cadmium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Determination of the performance of vermicomposting process applied to sewage sludge by monitoring of the compost quality and immune responses in three earthworm species: Eisenia fetida, Eisenia andrei and Dendrobaena veneta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Suleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Milczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CBPC.2017.10.002⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.BIORTECH.2017.05.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491485v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Protective role of metallothionein during regeneration in Eisenia andrei exposed to cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianna Gałuszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Klimek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Plytycz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CBPC.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532705v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of eight polymorphic microsatellites markers for the earthworm Lumbricus terrestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Souleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74, pp.76-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural equation model of soil metal bioavailability to earthworms: confronting causal theory and observations using a laboratory exposure to field-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 569, pp.961-972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant defense gene analysis in Brassica oleracea and Trifolium repens exposed to Cd and/or Pb</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Platel</w:t>
+                <w:t xml:space="preserve">Dermal exposure of Eisenia andrei earthworms: Effects of heavy metals on metallothionein and phytochelatin synthase gene expressions in coelomocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Homa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Plytycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5636-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (6), pp.1397-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ETC.2944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292281v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant responses of Annelids, Brassicaceae and Fabaceae to pollutants: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Antioxidant defense gene analysis in Brassica oleracea and Trifolium repens exposed to Cd and/or Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.04.024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.3136-3151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5636-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04292208v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of Cd and Pb spiked field soils on bioaccumulation, DNA damage, and peroxidase activities in Trifolium repens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Antioxidant responses of Annelids, Brassicaceae and Fabaceae to pollutants: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5414-6⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.273-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2014.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323569v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between sewage sludge-amended soil and earthworms—comparison between Eisenia fetida and Eisenia andrei composting species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Kacprzak</w:t>
+                <w:t xml:space="preserve">Combined effect of Cd and Pb spiked field soils on bioaccumulation, DNA damage, and peroxidase activities in Trifolium repens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (4), pp.3026-3035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11356-015-5635-8⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.1755-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5414-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491497v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dermal exposure of Eisenia andrei earthworms: Effects of heavy metals on metallothionein and phytochelatin synthase gene expressions in coelomocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions between sewage sludge-amended soil and earthworms—comparison between Eisenia fetida and Eisenia andrei composting species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Plytycz</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Suleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grobelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Kacprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ETC.2944⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.3026-3035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11356-015-5635-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491502v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelomocyte-derived fluorescence and DNA markers of composting earthworm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neli Kachamakova-Trojanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Jozkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part A: Ecological Genetics and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 321 (1), pp.28-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/JEZ.1834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides and earthworms. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.199-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-013-0151-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of suitable qPCR reference genes in leaves of Brassica oleracea under abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (3), pp.459-471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-014-1209-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil amendment with municipal sewage sludge affects the immune system of earthworms Dendrobaena veneta</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Płytycz</w:t>
+                <w:t xml:space="preserve">Using biomarkers in an evolutionary context: Lessons from the analysis of biological responses of oligochaete annelids to metal exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.APSOIL.2012.12.017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 179, pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491520v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biomarkers in an evolutionary context: Lessons from the analysis of biological responses of oligochaete annelids to metal exposure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Soil amendment with municipal sewage sludge affects the immune system of earthworms Dendrobaena veneta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Kacprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Płytycz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.APSOIL.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110789v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker measurements in Trifolium repens and Eisenia fetida to assess the toxicity of soil contaminated with landfill leachate : a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Manier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Curieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Curieux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80, pp.339-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm indicators as tools for soil monitoring, characterization and risk assessment. An example from the national Bioindicator programme (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Maternal Perinatal Undernutrition has Long-Term Consequences on Morphology, Function and Gene Expression of the Adrenal Medulla in the Adult Male Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Molendi-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (8), pp.711-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02159.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755525v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression analysis of 4 biomarker candidates in Eisenia fetida exposed to an environmental metallic trace elements gradient: A microcosm study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Earthworm indicators as tools for soil monitoring, characterization and risk assessment. An example from the national Bioindicator programme (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.08.040⟩</w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (sup), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05556643v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Perinatal Undernutrition has Long-Term Consequences on Morphology, Function and Gene Expression of the Adrenal Medulla in the Adult Male Rat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression analysis of 4 biomarker candidates in Eisenia fetida exposed to an environmental metallic trace elements gradient: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02159.x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (24), pp.5470-5482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043752v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic trace element body burdens and gene expression analysis of biomarker candidates in Eisenia fetida, using an “exposure/depuration” experimental scheme with field soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (5), pp.1034-1045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-specific effects on metallothionein gene induction and riboflavin content in coelomocytes of Allolobophora chlorotica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Homa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Klimek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Kruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (8), pp.1937-1943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic underpinning of toxicant-mediated physiological function alterations in three terrestrial invertebrate taxa: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. John Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 158 (9), pp.2793-2808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyster hemocytes express a proline-rich peptide displaying synergistic antimicrobial activity with a defensin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romestand Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fievet Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Paulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destoumieux-Garzón Delphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (4), pp.516-522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molimm.2008.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analisis de localizacion y distribucion de ARNm de péptidos antimicrobianos expresados en células de camaron por hibridación in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Tecnológica - ESPOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (1), pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cDNA cloning and expression analysis of Eisenia fetida (Annelida: Oligochaeta) phytochelatin synthase under cadmium exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atta Nda Wamalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew John Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 71 (1), pp.47-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathepsin L and cystatin B gene expression discriminates immune coelomic cells in the leech Theromyzon tessulatum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (7), pp.795-807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dci.2007.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and expression profile of gene transcripts differentially expressed during metallic exposure in Eisenia fetida coelomocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32, pp.1441-1453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and expression profile of gene transcripts differentially expressed during metallic exposure in Eisenia fetida cœlomocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (12), pp.1441-1453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dci.2008.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00344417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedimientos Inmunocitoquímicos para Estudiar la Distribución y la Participación en la Defensa de Péptidos Antimicrobianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Tecnológica - ESPOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (1), pp.79-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of immune-related genes in the oyster Crassostrea gigas during ontogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Tirapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Boulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (9), pp.859-873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dci.2007.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluidized bed combustion ashes used in metal polluted soil remediation on life history traits of the oligochaeta Eisenia andrei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schikorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43, pp.S256-S260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2007.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strong induction of metallothionein gene following cadmium exposure transiently affects the expression of many genes in Eisenia fetida: a trade-off mechanism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 144 (4), pp.334-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpc.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a bactericidal permeability increasing protein in an invertebrate, the Crassostrea gigas Cg-BPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Romestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (45), pp.17759-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0702281104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioimmunocytochemical Distribution of Neutral Endopeptidase (Enkephalinase E.G.3.4.24.11) at the Ultrastructural Level in the Rat Median Eminence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (2), pp.205-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1993.tb00383.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and Real-Time PCR Testing of 14 Potential Biomarkers in Eisenia fetida Following Cadmium Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40, pp.2844-2850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es052299x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Neutral Endopeptidase (NEP, Enkephalinase, E.C.3.4.24.11) in Relation to Dopaminergic and Gonadoliberinergic Nerve Endings in the Median Eminence of the Male Rat: A Double Labeling Ultrastructural Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (6), pp.655-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2826.1994.tb00632.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the first non-insect invertebrate functional angiotensin-converting enzyme: leech TtACE resembles the N-domain of mammalian ACE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Levoye</w:t>
+                <w:t xml:space="preserve">Involvement of penaeidins in defense reactions of the shrimp Litopenaeus stylirostris to a pathogenic vibrio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20040522⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (7-8), pp.961-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-003-3441-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570950v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-regulation of Neurohemerythrin Expression in the Central Nervous System of the Medicinal Leech, Hirudo medicinalis, following Septic Injury</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of the first non-insect invertebrate functional angiotensin-converting enzyme: leech TtACE resembles the N-domain of mammalian ACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Levoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m403073200⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 382 (2), pp.565-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20040522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556811v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis in the leech Theromyzon tessulatum: involvement of cystatin B in innate immunity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Up-regulation of Neurohemerythrin Expression in the Central Nervous System of the Medicinal Leech, Hirudo medicinalis, following Septic Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vergote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Huot</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bj20040478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (42), pp.43828-43837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m403073200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556745v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Two Novel Antibacterial Peptides Inducible upon Bacterial Challenge in an Annelid, the Leech Theromyzon tessulatum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic analysis in the leech Theromyzon tessulatum: involvement of cystatin B in innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cocquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m312156200⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (3), pp.617-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj20040478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556767v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of penaeidins in defense reactions of the shrimp Litopenaeus stylirostris to a pathogenic vibrio</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bulet</w:t>
+                <w:t xml:space="preserve">Molecular Characterization of Two Novel Antibacterial Peptides Inducible upon Bacterial Challenge in an Annelid, the Leech Theromyzon tessulatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-003-3441-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (30), pp.30973-30982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m312156200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03828702v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of penaeidin antimicrobial peptides in early larval stages of the shrimp Penaeus vannamei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bachère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27 (4), pp.283-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0145-305x(02)00102-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and distribution of penaeidin antimicrobial peptides are regulated by haemocyte reactions in microbial challenged shrimp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bachère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 269 (11), pp.2678-2689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2002.02934.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of chromogranin-derived antimicrobial peptides in plasma during coronary artery bypass surgery and evidence of an immune origin of these peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bilfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 100 (2), pp.553-559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.v100.2.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for an endocannabinoid system in the central nervous system of the leech Hirudo medicinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Bisogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Melck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87 (2), pp.145-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0169-328x(00)00290-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential distribution and defence involvement of antimicrobial peptides in mussel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Involvement of Mytilins in Mussel Antimicrobial Defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.113.15.2759⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (17), pp.12954-12962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.275.17.12954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556908v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-induced internalization of neurotensin in transfected COS-7 cells: differential intracellular trafficking of ligand and receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Differential distribution and defence involvement of antimicrobial peptides in mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Romestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Beauvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 113 (17), pp.2963-2975. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.113.17.2963⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 113 (15), pp.2759-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.113.15.2759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556921v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therostasin, a Novel Clotting Factor Xa Inhibitor from the Rhynchobdellid Leech, Theromyzon tessulatum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ligand-induced internalization of neurotensin in transfected COS-7 cells: differential intracellular trafficking of ligand and receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mazella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.m909217199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 113 (17), pp.2963-2975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.113.17.2963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556863v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original involvement of antimicrobial peptides in mussel innate immunity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Therostasin, a Novel Clotting Factor Xa Inhibitor from the Rhynchobdellid Leech, Theromyzon tessulatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)02192-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (42), pp.32701-32707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.m909217199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05556648v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Mytilins in Mussel Antimicrobial Defense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Original involvement of antimicrobial peptides in mussel innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.275.17.12954⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 486 (3), pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)02192-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556758v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mussel defensins are synthesised and processed in granulocytes then released into the plasma after bacterial challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 112 (23), pp.4233-4242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.112.23.4233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Microscopy Reveals Thimet Oligopeptidase (EC 3.4.24.15) and Neurolysin (EC 3.4.24.16) in the Classical Secretory Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula A.G. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ramjaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Checler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (4), pp.323-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/104454999315385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent ligands for studying neuropeptide receptors by confocal microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication of the Midgut of the CentipedeLithobius forficatusin the Heavy Metal Detoxification Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/s0100-879x1998001100017⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 41 (3), pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/eesa.1998.1706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559295v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution, Cellular Localization, and Ontogeny of Preprothyrotropin-Releasing Hormone-(160–169) (Ps4)-Binding Sites in the Rat Pituitary 1</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluorescent ligands for studying neuropeptide receptors by confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dal-Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endo.139.3.5776⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Medical and Biological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (11), pp.1479-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s0100-879x1998001100017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556887v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural and autometallographic studies of the nephrocytes of Lithobius forficatus L. (Myriapoda, Chilopoda): role in detoxification of cadmium and lead</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distribution, Cellular Localization, and Ontogeny of Preprothyrotropin-Releasing Hormone-(160–169) (Ps4)-Binding Sites in the Rat Pituitary 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Valentijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Descamps</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Piek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Beauvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Insect Morphology and Embryology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0020-7322(98)00034-8⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 139 (3), pp.1306-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.139.3.5776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05556651v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the Midgut of the CentipedeLithobius forficatusin the Heavy Metal Detoxification Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultrastructural and autometallographic studies of the nephrocytes of Lithobius forficatus L. (Myriapoda, Chilopoda): role in detoxification of cadmium and lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chantal Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/eesa.1998.1706⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Insect Morphology and Embryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0020-7322(98)00034-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556522v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leech egg-laying-like hormone: structure, neuronal distribution and phylogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical identification and ganglionic localization of leech angiotensin-converting enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan van Minnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 49 (1-2), pp.211-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0169-328x(97)00145-9⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 49 (1-2), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0169-328x(97)00146-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556724v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical identification and ganglionic localization of leech angiotensin-converting enzymes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Leech egg-laying-like hormone: structure, neuronal distribution and phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Salzet</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Minnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 49 (1-2), pp.229-237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0169-328x(97)00146-0⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 49 (1-2), pp.211-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0169-328x(97)00145-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556729v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of osmoregulator peptides from the brain of the leech Theromyzon tessulatum: IPEPYVWD and IPEPYVWD-amide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verger-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 43 (1-2), pp.301-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0169-328x(96)00185-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant variation in immunoreactivity for enkephalins and neutral endopeptidase in the median eminence of the lactating rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 175 (1-2), pp.53-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0304-3940(94)91076-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556531v1</w:t>
-              </w:r>
-[...396 lines deleted...]
-                <w:t xml:space="preserve">anses-04303537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12071,51 +12071,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradable Waste Management in the Circular Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Kacprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12243,51 +12243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organic amendments in phytoremediation of metal-contaminated soils: prospecs and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N.V Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of assisted and amendment: enhanced sustainable remediation technology Use of organic amendments in phytoremediation of metal-contaminated soils: prospecs and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12321,64 +12321,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms converting domestic and food industry wastes into biofertilizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Municipal Sludge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.83-106, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12412,90 +12412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanitary and environmental aspects of sewage sludge management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Municipal Sludge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.155-180, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12529,77 +12529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal and Electron Microscopic Tracking of Internalized Neuropeptides and/or Their Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander C. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Methods in Neuroscience Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12665,103 +12665,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodeterioration of mortars in sewers: relation with microbial diversity of biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13036,51 +13036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13286,77 +13286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13437,51 +13437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13536,51 +13536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13661,51 +13661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Bioindicator Program first results on soil fauna–based tools for soil monitoring, characterization and risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13713,51 +13713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, France</w:t>
@@ -13780,277 +13780,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of earthworms as tool for soil monitoring, characterization and risk assessment. Example of a Bioindicator Programme developed at National scale (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rougé</w:t>
+                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Earthworm Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t>
+              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821395v1</w:t>
+                <w:t xml:space="preserve">hal-01192423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">The use of earthworms as tool for soil monitoring, characterization and risk assessment. Example of a Bioindicator Programme developed at National scale (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192423v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penaeidins, a family of antimicrobial peptides ubiquitous in Crustacea : involvement in shrimp immune response to infections</w:t>
               </w:r>
@@ -14062,77 +14062,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth Gordon Research Conference on Antimicrobial Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Il Ciocco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14183,51 +14183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. E. Sautitère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14310,90 +14310,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling networks of causal relationships in stress ecology using Structural Equation Model: an example linking fate and impact of metals in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14435,51 +14435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14560,51 +14560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14612,51 +14612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t>
@@ -14854,51 +14854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jaskulak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzmil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zorena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Michalska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Mrugacz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ANTIOX11101908" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Rostami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMOSPHERE.2022.134321" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zorena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108612" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grobelak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.02.127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Cha&#226;bene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kriaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mejdoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PLANTS10010137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Kurianska-Piatek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hofman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bigaj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111425" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Audusseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deschins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137259" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1768513" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249586v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKHL31C2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.11.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-853BPZPR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq-Dransart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.10.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T65RQCW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbulcke Franck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2019.108569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Chaabene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kacprzak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04972-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1636-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plytycz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Osikowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Falniowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191711" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik-Hakim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grubb-C. Douglas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.146" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SF4WDJ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wloka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosnecka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2016.10.062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZKJVXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Suleiman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Milczarek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2017.05.104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elleuch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#226;bene Zayneb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekik Hakim Imen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriaa Walid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douglas Grubb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemakhem Bassem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.02.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V89VWFH9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Ga&#322;uszka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Klimek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CBPC.2017.10.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302989v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souleman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Frerot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2016.03.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZJHGFGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brulle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5636-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.04.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K340K0HV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323569v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5414-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kacprzak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11356-015-5635-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Homa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kruk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cocquerelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ETC.2944" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Kachamakova-Trojanowska" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Jozkowicz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JEZ.1834" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292182v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1209-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara P&#322;ytycz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSOIL.2012.12.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-647B0324-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJSHLKBH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Curieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deram" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.04.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BJP3TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556643v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.08.040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QBRH4MG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556562v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.01.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGWM63NJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Klimek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1RW6L6P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Morgan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.06.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D183NPLT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romestand Bernard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Julie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Paulina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destoumieux-Garz&#243;n Delphine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.07.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Nda Wamalah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Morgan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.10.032" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2R7WKFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.11.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305314v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cocquerelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344417v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.06.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559216v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tirap&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bacque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brizard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.01.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556620v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2007.08.038" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFH7VKS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.10.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQLGZNKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556875v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pollard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mitchell" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Beauvillain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1993.tb00383.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VQX3FRW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105039v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052299x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-731P98X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556878v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciofi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Beauvillain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1994.tb00632.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14ZX0D5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556811v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vergote" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m403073200" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556745v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20040478" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556767v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312156200" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3441-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LKXF5QM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556660v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0145-305x(02)00102-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQRW0GTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02934.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilfinger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v100.2.553" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556708v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matias" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Bisogno" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Melck" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verger-Bocquet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(00)00290-4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QBGZF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.15.2759" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556921v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nouel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vincent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mazella" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaudet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.17.2963" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556863v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chopin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m909217199" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556648v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02192-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZJ8NQZ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556758v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.17.12954" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.112.23.4233" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852695v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A.G. Garrido" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ramjaun" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Checler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454999315385" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559295v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stroh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dal-Farra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0100-879x1998001100017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556887v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentijn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Piek" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beauvillain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.3.5776" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556651v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grelle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantal Fabre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7322(98)00034-8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV24JP1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556522v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Fabre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.1998.1706" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9PHW37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556724v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Minnen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00145-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP2TL15H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556729v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurent" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stefano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00146-0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54FP18V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556716v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(96)00185-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8CF0XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556531v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beauvillain" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(94)91076-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNN0DW9Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072715v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491387v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Attard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari&#8208;anne Lyng" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Raclavska" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balram Singh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119679523" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491436v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.V Prasad" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119670391.ch11" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491451v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00005-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491474v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00008-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Jackson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-22460-2_2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821395v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guernion" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013617v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559177v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Sautit&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04072715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03667768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jaskulak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grzmil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zorena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Michalska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Mrugacz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ANTIOX11101908" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Rostami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CHEMOSPHERE.2022.134321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zorena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108612" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grosser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grobelak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Courtois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.02.127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145900" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Cha&#226;bene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kriaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mejdoub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PLANTS10010137" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128761" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Kurianska-Piatek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hofman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Bigaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02551889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08548-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249586v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110606" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Audusseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deschins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1768513" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKHL31C2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leclercq-Dransart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.10.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T65RQCW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.07.053" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-853BPZPR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandenbulcke Franck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2019.108569" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.11.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Chaabene" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kacprzak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04972-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Platel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1636-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Plytycz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Osikowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Falniowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191711" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik-Hakim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grubb-C. Douglas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.146" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SF4WDJ4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Elleuch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#226;bene Zayneb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekik Hakim Imen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriaa Walid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douglas Grubb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemakhem Bassem" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.02.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V89VWFH9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wloka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sosnecka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2016.10.062" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZKJVXJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Suleiman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Milczarek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2017.05.104" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Ga&#322;uszka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Klimek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CBPC.2017.10.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souleman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Frerot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2016.03.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZJHGFGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Homa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Kruk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cocquerelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ETC.2944" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brulle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5636-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemiere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2014.04.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K340K0HV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323569v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclercq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5414-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491497v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Kacprzak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11356-015-5635-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Kachamakova-Trojanowska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Jozkowicz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JEZ.1834" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1209-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJSHLKBH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara P&#322;ytycz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.APSOIL.2012.12.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-647B0324-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Curieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deram" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.04.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2BJP3TJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755525v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556643v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.08.040" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QBRH4MG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556562v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.01.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGWM63NJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Klimek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1RW6L6P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556624v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Morgan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.06.019" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D183NPLT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romestand Bernard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Julie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Paulina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destoumieux-Garz&#243;n Delphine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.07.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmons" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Nda Wamalah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Morgan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.10.032" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2R7WKFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350107v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefebvre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bocquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Desmons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.11.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cocquerelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00344417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.06.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559216v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tirap&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bacque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brizard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2007.01.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556620v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2007.08.038" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFH7VKS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170656v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2006.10.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQLGZNKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556875v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pollard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mitchell" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Beauvillain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1993.tb00383.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4VQX3FRW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105039v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vieau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052299x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-731P98X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556878v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciofi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Beauvillain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.1994.tb00632.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14ZX0D5Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3441-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1LKXF5QM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Michaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Deloffre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Levoye" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040522" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556811v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vergote" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vieau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m403073200" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556745v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Huot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20040478" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556767v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m312156200" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556660v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0145-305x(02)00102-7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQRW0GTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556751v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02934.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556883v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hammad" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilfinger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.v100.2.553" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556708v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Matias" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Bisogno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Melck" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verger-Bocquet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(00)00290-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QBGZF6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556758v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.275.17.12954" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556908v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.15.2759" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556921v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nouel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vincent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mazella" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaudet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.17.2963" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556863v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chopin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m909217199" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556648v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02192-x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZJ8NQZ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559135v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.112.23.4233" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852695v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A.G. Garrido" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ramjaun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Checler" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/104454999315385" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556522v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grelle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Fabre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.1998.1706" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9PHW37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559295v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaudet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stroh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dal-Farra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0100-879x1998001100017" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556887v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentijn" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Piek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beauvillain" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.139.3.5776" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556651v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantal Fabre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7322(98)00034-8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV24JP1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556729v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laurent" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stefano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00146-0" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54FP18V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556724v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Minnen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(97)00145-9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP2TL15H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556716v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(96)00185-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX8CF0XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05556531v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beauvillain" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(94)91076-6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNN0DW9Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491387v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Attard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari&#8208;anne Lyng" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Raclavska" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balram Singh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119679523" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491436v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.V Prasad" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119670391.ch11" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491451v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00005-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491474v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815907-1.00008-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559288v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander C. Jackson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-22460-2_2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335937v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aub&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209261v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628847v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209260v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821395v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guernion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013617v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach&#232;re" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05559177v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Sautit&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tasiemski" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>