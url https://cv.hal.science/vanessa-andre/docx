--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher tactile sensitivity in preterm infants at term-equivalent age: A pilot study</w:t>
+                <w:t xml:space="preserve">A novel, short and easy-to-perform method to evaluate newborns’ social olfactory preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Durier</w:t>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Beuchée</w:t>
+                <w:t xml:space="preserve">Adelyne Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Roué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alban Lemasson</w:t>
+                <w:t xml:space="preserve">Alain Beuchee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229270⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.843-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-020-01397-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500757v1</w:t>
+                <w:t xml:space="preserve">hal-02732989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vocal repertoire of preterm infants: Characteristics and possible applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant Behavior and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.101463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infbeh.2020.101463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel, short and easy-to-perform method to evaluate newborns’ social olfactory preferences</w:t>
+                <w:t xml:space="preserve">Higher tactile sensitivity in preterm infants at term-equivalent age: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Henry</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelyne Vuillemin</w:t>
+                <w:t xml:space="preserve">Alain Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Beuchee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sizun</w:t>
+                <w:t xml:space="preserve">Jean-Michel Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (5), pp.843-850. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.e0229270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-020-01397-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0229270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732989v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of theatre hall layout on actors’ and spectators’ emotions</w:t>
               </w:r>
@@ -789,90 +789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Newborn’s Umwelt: Unexplored Pathways and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (1), pp.350-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1357,90 +1357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la contrainte physique et de ses conséquences en néonatalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Durier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Ouest Nanterre La Défense; Société Française de Psychologie, Sep 2016, Nanterre, France</w:t>
@@ -1482,90 +1482,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Répertoire vocal du bébé né prématuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Durier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2016 (Congrès Français d'Acoustique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2016, Le Mans, France</w:t>
@@ -2014,77 +2014,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile hypersensitivity in pre-term newborns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beuchée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2139,90 +2139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Perceptual World of Human Newborns: Current Knowledge and Difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Durier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Early Experience and Sensitive Periods in Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Erice, Sicile, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2273,51 +2273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boudard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01349-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229270" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nassur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2020.101463" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02732989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Vuillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuchee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01397-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02045413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01249-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1293-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01897327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.17.1.04and" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD02CP7D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02421293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1B052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02573613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lemasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boudard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Lippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01349-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02732989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelyne Vuillemin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuchee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sizun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01397-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Nassur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2020.101463" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beuch&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rou&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0229270" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02045413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cousillas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01249-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01511450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-017-1293-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01897327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.17.1.04and" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jubin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD02CP7D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01574700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01347985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fureix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01308318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01364561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02421293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1B052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>