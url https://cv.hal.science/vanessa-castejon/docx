--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -853,282 +853,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« European Views of the Indigenous « Other », A Study of Responses to Warwick Thornton’s Samson &amp; Delilah »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: Colonial Extensions, Postcolonial Decentrings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salhia Ben-Messahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Castejon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonial Extensions, Postcolonial Decentrings. Cultures and Discourses on the Edge.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colonial Extensions, Postcolonial Decentrings: Cultures and Discourses on the Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp9-17, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b11815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093899v1</w:t>
+                <w:t xml:space="preserve">hal-05094214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Colonial Extensions, Postcolonial Decentrings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salhia Ben-Messahel</w:t>
+                <w:t xml:space="preserve">« European Views of the Indigenous « Other », A Study of Responses to Warwick Thornton’s Samson &amp; Delilah »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Castejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Castejon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonial Extensions, Postcolonial Decentrings: Cultures and Discourses on the Edge</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colonial Extensions, Postcolonial Decentrings. Cultures and Discourses on the Edge.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.79-97, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094214v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: ‘Ngapartji Ngapartji: In Turn, In Turn’—Ego-histoire and Australian Indigenous Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Castejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1201,64 +1201,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: ‘Ngapartji Ngapartji: In Turn, In Turn’— Ego-histoire and Australian Indigenous Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Castejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1697,51 +1697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alter/Native Spaces (dir.), special issue, Journal of the European Association for Studies of Australia (JEASA), volume 10-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Castejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salhia Ben-Messahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1892,80 +1892,80 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonial Extensions, Postcolonial Decentrings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salhia Ben-Messahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Castejon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang B, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b11815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093843v1</w:t>
@@ -1989,64 +1989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngapartji Ngapartji: In turn, in turn: Ego-histoire, Europe and Indigenous Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Castejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2568,51 +2568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05093526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Castejon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62586/JDVO3746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Baptiste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03216770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10423" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03217055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rovira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Sumalla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Darder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Iglesias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medcli.2015.09.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14443050209387800" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas PI&#209;EROS CUELLAR" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Haag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhia Ben-Messahel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113186" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hughes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/authors-editors/vanessa-castejon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26530/OAPEN_515934" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/nn.11.2014.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/ph.09.2010.11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093959v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Strivay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Garond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05093526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Castejon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62586/JDVO3746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Baptiste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03216770v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.10423" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03217055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rovira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Sumalla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Darder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Iglesias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medcli.2015.09.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14443050209387800" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas PI&#209;EROS CUELLAR" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhia Ben-Messahel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11815" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Haag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hughes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/authors-editors/vanessa-castejon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26530/OAPEN_515934" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/nn.11.2014.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/ph.09.2010.11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093959v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02060009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Strivay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Garond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>