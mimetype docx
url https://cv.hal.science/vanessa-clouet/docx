--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -585,299 +585,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopy and transcriptomic datasets for investigating the drought-stress response and recovery in young and early senescent-old leaves from Brassica napus</w:t>
+                <w:t xml:space="preserve">Leaf drought adaptive response in winter oilseed rape is altered at the onset of senescence: a study combining NMR relaxometry, multi‐omics and microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Nicolas Boulc'h</w:t>
+                <w:t xml:space="preserve">Pierre‐nicolas Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gevorg Ghukasyan</w:t>
+                <w:t xml:space="preserve">Marie‐françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Leport</w:t>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.111130. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808200v1</w:t>
+                <w:t xml:space="preserve">hal-04675214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf drought adaptive response in winter oilseed rape is altered at the onset of senescence: a study combining NMR relaxometry, multi‐omics and microscopy</w:t>
+                <w:t xml:space="preserve">Microscopy and transcriptomic datasets for investigating the drought-stress response and recovery in young and early senescent-old leaves from Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐nicolas Boulc'H</w:t>
+                <w:t xml:space="preserve">Pierre-Nicolas Boulc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐françoise Niogret</w:t>
+                <w:t xml:space="preserve">Gevorg Ghukasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 176 (4), </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675214v1</w:t>
+                <w:t xml:space="preserve">hal-04808200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
               </w:r>
@@ -2509,77 +2509,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseiile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3922,51 +3922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02E826A4"/>
+    <w:nsid w:val="355849BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4153,51 +4153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-clouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8541-7291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2024.154377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Boulc'h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Avice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouargalne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.03.023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fa&#235;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2189-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0386-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDRD3HLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Danzmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakamoto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gherbi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laloui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor848" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831175v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoyheim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Powell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taggart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloquel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-clouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8541-7291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2024.154377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Avice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14454" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Boulc'h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111130" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouargalne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.03.023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fa&#235;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2189-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0386-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDRD3HLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Danzmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakamoto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gherbi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laloui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor848" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831175v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoyheim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Powell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taggart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloquel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>