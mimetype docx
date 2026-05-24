--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -187,602 +187,602 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The catabolism of branched-chain amino acids and tyrosine contributes minimally to mitochondrial metabolism during senescence in Brassica napus L</w:t>
+                <w:t xml:space="preserve">Biostim Colza : Mettre au point une méthode d'évaluation de la réponse du colza aux biostimulants en conditions de stress, du labo au champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Aubert</w:t>
+                <w:t xml:space="preserve">Cécile Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+                <w:t xml:space="preserve">Françoise Le Caherec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Guilbaud</w:t>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Dellero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Françoise Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (18), pp.5438-5454:eraf212. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.189-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165784v1</w:t>
+                <w:t xml:space="preserve">hal-05374454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostim Colza : Mettre au point une méthode d'évaluation de la réponse du colza aux biostimulants en conditions de stress, du labo au champ</w:t>
+                <w:t xml:space="preserve">The catabolism of branched-chain amino acids and tyrosine contributes minimally to mitochondrial metabolism during senescence in Brassica napus L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Gall</w:t>
+                <w:t xml:space="preserve">Mathieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Caherec</w:t>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+                <w:t xml:space="preserve">Florian Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Françoise Niogret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Younès Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.189-214. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (18), pp.5438-5454:eraf212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374454v1</w:t>
+                <w:t xml:space="preserve">hal-05165784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sink-source driven metabolic acclimation of winter oilseed rape leaves (Brassica napus L.) to drought</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Leaf drought adaptive response in winter oilseed rape is altered at the onset of senescence: a study combining NMR relaxometry, multi‐omics and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐nicolas Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+                <w:t xml:space="preserve">Marie‐françoise Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2024.154377⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794815v1</w:t>
+                <w:t xml:space="preserve">hal-04675214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf drought adaptive response in winter oilseed rape is altered at the onset of senescence: a study combining NMR relaxometry, multi‐omics and microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sink-source driven metabolic acclimation of winter oilseed rape leaves (Brassica napus L.) to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie‐françoise Niogret</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
+                <w:t xml:space="preserve">Solenne Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 176 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 303, pp.154377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2024.154377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675214v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopy and transcriptomic datasets for investigating the drought-stress response and recovery in young and early senescent-old leaves from Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Boulc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gevorg Ghukasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,51 +876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1023,77 +1023,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Bouargalne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raguénès-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 181, pp.71-80. </w:t>
@@ -1144,51 +1144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,64 +1282,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf status and environmental signals jointly regulate proline metabolism in winter oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Orsel Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Moison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1671,51 +1671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'extraction semi-automatique d'ADN de végétaux à l'aide du pipeteur CyBi®-Selma 96/1000μL et du kit Nucleospin® 96 Plant II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,51 +1939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2165,307 +2165,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the fertility restoration locus, Rfo, in radish, as a member of the pentatricopeptide-repeat protein family</w:t>
+                <w:t xml:space="preserve">Characterization of a radish introgression carrying the Ogura fertility restorer gene Rfo in rapeseed, using the Arabidopsis genome sequence and radish genetic mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandra Giancola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Laloui</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4 (6), pp.588-594. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107, pp.1442-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.embor848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1381-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677387v1</w:t>
+                <w:t xml:space="preserve">hal-02676883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a radish introgression carrying the Ogura fertility restorer gene Rfo in rapeseed, using the Arabidopsis genome sequence and radish genetic mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Identification of the fertility restoration locus, Rfo, in radish, as a member of the pentatricopeptide-repeat protein family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-003-1381-2⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (6), pp.588-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.embor848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02676883v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2496,77 +2496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of development-induced structural changes on drought response of winter oilseed rape leaves - NMR relaxometry, water relations and multi-omic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2617,51 +2617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of oilseed rape PI-WSCPs &amp;quot;Protease Inhibitors - Water Soluble Chlorophyll Binding Proteins&amp;quot; in nitrogen management and stress tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,51 +2781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2011 : 3ème colloque National du réseau français de biologie des graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes FR, France</w:t>
@@ -2886,120 +2886,120 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The catabolism of branched-chain amino acids and tyrosine has a low contribution to the mitochondrial metabolism during senescence in Brassica napus L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">17. journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3007,51 +3007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of leaf senescence and nitrogen deficiency in Brassica napus: a focus on proteolysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,51 +3132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling of leaf senescence and nitrogen deficiency response in oilseed rape (Brassica napus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,51 +3257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the roles of PI–WSCP “Protease Inhibitors - Water Soluble Chlorophyll binding Proteins” in photosynthesis and NUE in oilseed rape .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3309,51 +3309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO 2016: The nitrogen nutrition of plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
@@ -3577,77 +3577,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquences peptidiques PPR capables de restaurer la fertilité mâle de plantes porteuses d’un cytoplasme inducteur de stérilité mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Giancola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3922,51 +3922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="355849BB"/>
+    <w:nsid w:val="17DE96A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4153,51 +4153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-clouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8541-7291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf212" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2024.154377" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Avice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14454" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Boulc'h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111130" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouargalne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.03.023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fa&#235;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2189-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0386-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDRD3HLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Danzmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakamoto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gherbi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laloui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor848" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831175v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoyheim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Powell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taggart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloquel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-clouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8541-7291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165784v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf212" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Avice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14454" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2024.154377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Boulc'h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gevorg Ghukasyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111130" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouargalne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.03.023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fa&#235;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2189-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel Baldwin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0386-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDRD3HLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyomard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Danzmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sakamoto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gherbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laloui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor848" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kergoat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Confolent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831175v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoyheim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Powell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taggart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849119v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloquel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>