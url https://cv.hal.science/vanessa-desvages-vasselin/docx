--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -75,727 +75,855 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercheurs, chercheuses et terrains entre engagements, négociations et transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Desvages-Vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boutrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 979 10 346 0979 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche coopérative et légitimation : une ingénierie hybride didactique au service de la didactique des langues de spécialité</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
+                <w:t xml:space="preserve">Vanessa Desvages-Vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chaplier</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magali Boutrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ingénierie hybride didactique clinique coopérative, un dispositif d’un nouveau genre. Des signatures enseignantes de la maternelle à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépadues Éditions, pp.181-203, 2025</w:t>
+              <w:t xml:space="preserve">Chercheurs, chercheuses et terrains entre engagements, négociations et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 970 10 346 0979 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992959v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des usages contemporains du plan de travail en université et en formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recherche coopérative et légitimation : une ingénierie hybride didactique au service de la didactique des langues de spécialité à l'Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Andreea Capitanescu Benetti; Sylvain Connac; Laurent Lescouarch. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Carminatti; Dominique Alvarez; Christine Ducamp; Hejer Ben Jomâa; Marie-France Carnus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mettre en place un plan de travail en classe. Faire progresser les élèves de la maternelle à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESF sciences humaines, pp.121-136, 2024, 978-2710147534</w:t>
+              <w:t xml:space="preserve">L’ingénierie hybride didactique clinique coopérative, un dispositif d’un nouveau genre. Des signatures enseignantes de la maternelle à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépadues Éditions, pp.181-203, 2025, (L'Esperluette, éducation &amp; formation), 978-2-38395-173-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992961v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche coopérative et légitimation : une ingénierie hybride didactique au service de la didactique des langues de spécialité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des usages contemporains du plan de travail en université et en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreea Capitanescu Benetti; Sylvain Connac; Laurent Lescouarch. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , A paraître</w:t>
+              <w:t xml:space="preserve">Mettre en place un plan de travail en classe. Faire progresser les élèves de la maternelle à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESF sciences humaines, pp.121-136, 2024, 978-2710147534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704014v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early childhood education in France through a specific spatial organization in the classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzia Kalali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Langridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Trends in Early Childhood Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proudpen, pp.20-29, 2023, 978-1-914266-01-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51432/978-1-914266-01-0-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu à jouer et jeu joué, une &amp;quot;dévolution&amp;quot; sous influence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pablo Buznic-Bourgeacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sujets et objets de la dévolution, les institutions de l’autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, ISTE Éditions, pp.207-218, 2021, (Innovation en sciences de l’éducation), 978-1-78405-755-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Game to Play and a Game Played: A Devolution &amp;quot;Under Influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pablo Buznic-Bourgeacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devolution and Autonomy in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, ISTE; Wiley, pp.187-200, 2021, (Science, society and new technologies series. Education set), 9781786306982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119851349.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ludothécaire : un sujet &amp;quot;non-didactique&amp;quot; ? Quand un ludothécaire nie les savoirs de sa pratique ludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lahcen Ouasmi; Houda Chraibi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le jeu… Des enjeux en perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan Maghreb, pp.117-138, 2021, 978-2-343-22606-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enseignant.e.s et des animateurs.trices au carrefour des cultures professionnelles : la rencontre des sujets entre déni de professionnalité et contingence identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Liot; Stéphanie Rubi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrons l’école. Quand la réforme des rythmes scolaires interroge les territoires et les partenariats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carrières Sociales Editions, pp.255-275, 2018, (des Paroles &amp; des Actes), 979-10-93839-19-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -805,708 +933,708 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité professionnelle de l’enseignant dans ses pratiques scolaires de jeu. Études de cas à l’école élémentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influences de l’identité professionnelle de l’enseignant dans ses pratiques scolaires de jeu : études de cas à l’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-Vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 75, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">, 2025, L’enseignement supérieur entre professionnalisation et universitarisation, 75, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13m15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciations pédagogiques par la flexibilisation des espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Patry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, e-323, pp.43-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Pablo Buznic-Bourgeacq, Prendre en compte le sujet. Enjeux épistémologiques et défis méthodologiques pour les sciences humaines. Nîmes : Champs social, 2021, 244 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la place de l’éducation informelle dans les salles de classe élémentaires : étude de cas et comparaison de pratiques ludiques en CE2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pratiques musicales collectives à vocation sociale : un état de la recherche, 47, pp.81-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04450354v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apories des politiques inclusives. À la recherche des pratiques pédagogiques participatives : jouer pour se libérer des stigmates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Vari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Comprendre les parcours inclusifs (Dossier : Les collectifs au travail : entre « ré » invention du quotidien et éthique), 65, [17 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.21230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la place de l’éducation informelle dans les salles de classe élémentaires : étude de cas et comparaison de pratiques ludiques en CE2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">[Compte-rendu] Pablo Buznic-Bourgeacq, Prendre en compte le sujet. Enjeux épistémologiques et défis méthodologiques pour les sciences humaines. Nîmes : Champs social, 2021, 244 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pensereduc.742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04250955v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu et animation périscolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Jeu et animation, des évidences en question, 12, [17 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sdj.2108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant et le jeu : de l’expérience de joueur à l’enseignement du jeu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, École, citoyenneté, ethnicité, 26, [19 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.6650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu et pratique scolaire : le cas d'un sujet enseignant à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l’IUFM de Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, pp.44-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1516,1232 +1644,1232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation des outils de différenciation pédagogique par les équipes enseignantes : classes flexibles, diversification et plan de travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+                <w:t xml:space="preserve">Du surveillant à l’AED, place de l’éducation dans la vie scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Rencontres du REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">La rencontre annuelle Collège+ Calvados (C+14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département du Calvados, Oct 2024, Hérouville Saint-Clair, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992952v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du surveillant à l’AED, place de l’éducation dans la vie scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Harlé</w:t>
+                <w:t xml:space="preserve">L’appropriation des outils de différenciation pédagogique par les équipes enseignantes : classes flexibles, diversification et plan de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rencontre annuelle Collège+ Calvados (C+14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département du Calvados, Oct 2024, Hérouville Saint-Clair, France</w:t>
+              <w:t xml:space="preserve">XVIIIèmes Rencontres du REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992962v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la croisée de recherches-action collaboratives : l’enjeu de complémentarité des postures des chercheurs dans l’accompagnement des projets des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international TRASCE : Concevoir et modéliser la recherche pour quel terrain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du curriculum savouré aux pratiques déclarées d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international de l’ARCD : Les didactiques face aux évolutions des curriculums. Savoir(s) et pratiques pour entrer dans la complexité du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCD, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aporias of inclusive policies. In search of participatory pedagogical practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Vari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIS-EDU International Mid-term Conference / Education as commons : democratic values, social justice and inclusion in education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles pratiques de différenciation pédagogique par la flexibilisation des espaces en école élémentaire en France : objets, leviers et obstacles dans les conceptions des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Patry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIes Rencontres du Réseau international francophone de recherche en éducation et formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimation et structuration : une ingénierie hybride didactique clinique coopérative à la recherche du temps vécu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chaplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales d’étude. Pratiques d’enseignement. Apprentissage en période de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse; Université de Genève, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classe flexible et organisation en centres au service des savoirs : analyse didactique a posteriori d’une expérimentation en classe de CM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque L’école primaire au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire EMA; CY Cergy Paris Université; INSPÉ de l'académie de Versailles, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation d'un plan de travail inspiré de la pédagogie institutionnelle en mobilisant Moodle à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème édition des Journées des innovations pédagogiques normandes (JIPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, Jul 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déjà-là décisionnel de l’enseignant dans ses pratiques scolaires de jeu. Études de cas en didactique clinique à l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Le jeu : entre famille et institution. Approches pluridisciplinaires des acteurs, des territoires et des enjeux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux; Université de Bordeaux Montaigne; Association OXO, Oct 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ludothécaire : un sujet &amp;quot;non-didactique&amp;quot; ? Quand un ludothécaire nie les savoirs de sa pratique ludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque international: Le jeu …. des enjeux en perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Hassan II de Casablanca, Faculté des Lettres et des Sciences Humaines Ben M’sik Casablanca, Jan 2019, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enseignants et des animateurs : la rencontre des sujets au carrefour des cultures professionnelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des professionnalités à l’épreuve des nouveaux rythmes scolaires : quand le jeu questionne les pratiques des enseignants et des animateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Isiat, École, animation, culture : quand les rythmes scolaires interrogent les territoires et les partenariats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jan 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3e Colloque doctoral international de l'éducation et de la formation [Atelier 13 : Nouvelles pratiques des enseignants et animateurs]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN, Oct 2016, Nantes, France. pp.92-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507768v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des professionnalités à l’épreuve des nouveaux rythmes scolaires : quand le jeu questionne les pratiques des enseignants et des animateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des enseignants et des animateurs : la rencontre des sujets au carrefour des cultures professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque doctoral international de l'éducation et de la formation [Atelier 13 : Nouvelles pratiques des enseignants et animateurs]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREN, Oct 2016, Nantes, France. pp.92-103</w:t>
+              <w:t xml:space="preserve">Colloque Isiat, École, animation, culture : quand les rythmes scolaires interrogent les territoires et les partenariats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jan 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507764v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les espaces à l’école : évitons les approches réductrices et dogmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2751,165 +2879,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être à l’école : étude de cas dans une école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-Vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRNEF. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3056,51 +3184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51432/978-1-914266-01-0-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450408v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119851349.ch11" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450350v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6650" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464906v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507759v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/accueil.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51432/978-1-914266-01-0-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119851349.ch11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21230" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.742" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6650" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>