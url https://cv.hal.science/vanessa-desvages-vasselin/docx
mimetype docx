--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1114,282 +1114,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la place de l’éducation informelle dans les salles de classe élémentaires : étude de cas et comparaison de pratiques ludiques en CE2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les apories des politiques inclusives. À la recherche des pratiques pédagogiques participatives : jouer pour se libérer des stigmates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Vari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Comprendre les parcours inclusifs (Dossier : Les collectifs au travail : entre « ré » invention du quotidien et éthique), 65, [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.21230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250955v1</w:t>
+                <w:t xml:space="preserve">hal-04250895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apories des politiques inclusives. À la recherche des pratiques pédagogiques participatives : jouer pour se libérer des stigmates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Compte-rendu] Pablo Buznic-Bourgeacq, Prendre en compte le sujet. Enjeux épistémologiques et défis méthodologiques pour les sciences humaines. Nîmes : Champs social, 2021, 244 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pensereduc.742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.21230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04250895v1</w:t>
+                <w:t xml:space="preserve">hal-04450354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Pablo Buznic-Bourgeacq, Prendre en compte le sujet. Enjeux épistémologiques et défis méthodologiques pour les sciences humaines. Nîmes : Champs social, 2021, 244 p.</w:t>
+                <w:t xml:space="preserve">De la place de l’éducation informelle dans les salles de classe élémentaires : étude de cas et comparaison de pratiques ludiques en CE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pratiques musicales collectives à vocation sociale : un état de la recherche, 47, pp.81-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pensereduc.742⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04450354v1</w:t>
+                <w:t xml:space="preserve">hal-04250955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu et animation périscolaire</w:t>
               </w:r>
@@ -1835,51 +1835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la croisée de recherches-action collaboratives : l’enjeu de complémentarité des postures des chercheurs dans l’accompagnement des projets des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2029,64 +2029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aporias of inclusive policies. In search of participatory pedagogical practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Vari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIS-EDU International Mid-term Conference / Education as commons : democratic values, social justice and inclusion in education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2571,178 +2571,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des professionnalités à l’épreuve des nouveaux rythmes scolaires : quand le jeu questionne les pratiques des enseignants et des animateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des enseignants et des animateurs : la rencontre des sujets au carrefour des cultures professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque doctoral international de l'éducation et de la formation [Atelier 13 : Nouvelles pratiques des enseignants et animateurs]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREN, Oct 2016, Nantes, France. pp.92-103</w:t>
+              <w:t xml:space="preserve">Colloque Isiat, École, animation, culture : quand les rythmes scolaires interrogent les territoires et les partenariats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jan 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507764v1</w:t>
+                <w:t xml:space="preserve">hal-04507768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enseignants et des animateurs : la rencontre des sujets au carrefour des cultures professionnelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des professionnalités à l’épreuve des nouveaux rythmes scolaires : quand le jeu questionne les pratiques des enseignants et des animateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Isiat, École, animation, culture : quand les rythmes scolaires interrogent les territoires et les partenariats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jan 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3e Colloque doctoral international de l'éducation et de la formation [Atelier 13 : Nouvelles pratiques des enseignants et animateurs]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN, Oct 2016, Nantes, France. pp.92-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507768v1</w:t>
+                <w:t xml:space="preserve">hal-04507764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2786,51 +2786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2932,51 +2932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Desvages-Vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3184,51 +3184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/accueil.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51432/978-1-914266-01-0-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119851349.ch11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21230" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.742" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6650" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/accueil.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992961v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Kalali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51432/978-1-914266-01-0-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119851349.ch11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04833129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450354v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pensereduc.742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250955v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.6650" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lumi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>