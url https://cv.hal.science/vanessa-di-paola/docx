--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -204,213 +204,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04642242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplois réputés non qualifiés et qualification des jeunes Une analyse des débuts de vie professionnelle</w:t>
+                <w:t xml:space="preserve">Does occupational gender composition affect women's chances of becoming managers? Evidence from France, Sweden, Switzerland and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sociology and Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJSSP-12-2021-0315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03955013v1</w:t>
+                <w:t xml:space="preserve">hal-03730321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does occupational gender composition affect women's chances of becoming managers? Evidence from France, Sweden, Switzerland and the UK</w:t>
+                <w:t xml:space="preserve">Emplois réputés non qualifiés et qualification des jeunes Une analyse des débuts de vie professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sociology and Social Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (12), pp.201-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJSSP-12-2021-0315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03730321v1</w:t>
+                <w:t xml:space="preserve">halshs-03955013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès des femmes au top management</w:t>
               </w:r>
@@ -563,265 +563,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée dans la vie active et débuts de carrière : entre effets conjoncturels et évolution des normes d’emploi. Comparaison sur cinq cohortes d’entrants sur le marché du travail</w:t>
+                <w:t xml:space="preserve">Quel rôle pour le marché du travail local sur le risque de décrochage scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.020.0235⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le décrochage scolaire à l'aune des inégalités territoriales : nouvelles perspectives ?, 144, pp.95-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.6547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492786v1</w:t>
+                <w:t xml:space="preserve">hal-02492800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour le marché du travail local sur le risque de décrochage scolaire ?</w:t>
+                <w:t xml:space="preserve">Entrée dans la vie active et débuts de carrière : entre effets conjoncturels et évolution des normes d’emploi. Comparaison sur cinq cohortes d’entrants sur le marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Le décrochage scolaire à l'aune des inégalités territoriales : nouvelles perspectives ?, 144, pp.95-116. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018,  20 (1), pp.235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.6547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.020.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492800v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès des femmes à des fonctions d'encadrement en Europe : Entre légitimité éducative et contraintes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -957,243 +957,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01788605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceso de mujeres y hombres jóvenes a los empleos gerenciales, una igualdad engañosa</w:t>
+                <w:t xml:space="preserve">Accès des jeunes femmes et des jeunes hommes aux emplois cadres, une égalité trompeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.1-4</w:t>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793075v1</w:t>
+                <w:t xml:space="preserve">hal-02492930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès des jeunes femmes et des jeunes hommes aux emplois cadres, une égalité trompeuse</w:t>
+                <w:t xml:space="preserve">Acceso de mujeres y hombres jóvenes a los empleos gerenciales, una igualdad engañosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Bref</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 359, 4 p</w:t>
+              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492930v1</w:t>
+                <w:t xml:space="preserve">hal-01793075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on en finir avec le déclassement ? : Évolution du déclassement dans la fonction publique en début de carrière</w:t>
               </w:r>
@@ -2431,51 +2431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8. Les mobilités vers les fonctions managériales en Europe : incidence de la parentalité et des politiques familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2520,268 +2520,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04516903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déclassement : un phénomène enraciné</w:t>
+                <w:t xml:space="preserve">Devenir cadre : comment le rôle du diplôme et de l’expérience professionnelle se combinent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Couppié T.; Dupray A.; Epiphane D.; Mora V. </w:t>
+              <w:t xml:space="preserve">Dupray Arnaud (coord.); Quenson Emmanuel (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d'insertion professionnelle des jeunes : entre permanences et évolutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">Sept ans de vie professionnelle des jeunes : entre opportunités et contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céreq</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-84, 2018, Essentiels, 978-2-11-138836-9</w:t>
+                <w:t xml:space="preserve">Octares; Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-177, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492947v1</w:t>
+                <w:t xml:space="preserve">hal-02492956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre : comment le rôle du diplôme et de l’expérience professionnelle se combinent ?</w:t>
+                <w:t xml:space="preserve">Le déclassement : un phénomène enraciné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dupray Arnaud (coord.); Quenson Emmanuel (coord.). </w:t>
+              <w:t xml:space="preserve">Couppié T.; Dupray A.; Epiphane D.; Mora V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sept ans de vie professionnelle des jeunes : entre opportunités et contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">20 ans d'insertion professionnelle des jeunes : entre permanences et évolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octares; Céreq</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-177, 2018</w:t>
+                <w:t xml:space="preserve">Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-84, 2018, Essentiels, 978-2-11-138836-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492956v1</w:t>
+                <w:t xml:space="preserve">hal-02492947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès des jeunes femmes et hommes aux positions de cadres : quelle évolution entre 2001 et 2013 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,51 +2845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès des femmes et des hommes aux positions de cadres en début de vie active : une convergence en marche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,51 +3065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las normas de transición de la escuela a la vida activa en tres contextos societales: Argentina, Canadá, Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3832,51 +3832,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère du travail et de l'emploi. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531536v1</w:t>
+                <w:t xml:space="preserve">hal-03702606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’expérimentation territoriale visant à résorber le chômage de longue durée</w:t>
               </w:r>
@@ -3950,51 +3950,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère du travail et de l'emploi. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702606v1</w:t>
+                <w:t xml:space="preserve">hal-04531536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salariés en emploi peu qualifié : quelles perspectives face à l'injonction de devenir acteur de leur parcours professionnel ? Tâche 3.1 : Production de données de cadrage sur l'emploi peu qualifié en France et en Europe</w:t>
               </w:r>
@@ -4115,51 +4115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès des jeunes femmes à la catégorie cadre à l’aune de la comparaison européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,372 +4306,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre : de nouvelles combinaisons des facteurs d’accès au statut ?</w:t>
+                <w:t xml:space="preserve">Employeurs et demandeurs d'emploi en activité : quelles relations, quels besoins et quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.46</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493059v1</w:t>
+                <w:t xml:space="preserve">hal-01410407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employeurs et demandeurs d'emploi en activité : quelles relations, quels besoins et quelles pratiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution de l’enseignement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01410407v1</w:t>
+                <w:t xml:space="preserve">halshs-01788620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’enseignement professionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir cadre : de nouvelles combinaisons des facteurs d’accès au statut ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jellab</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-01788620v1</w:t>
+                <w:t xml:space="preserve">hal-02493059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et Cohésion Sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4854,178 +4854,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-Life Balance in Labour Intensive Occupations : the Case of Women Managers in the Corporate and Investment Banking Industry - France, Sweden, Switzerland and United-Kingdom Compared</w:t>
+                <w:t xml:space="preserve">Recomposition genrée des espaces professionnels et conciliation : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Sociological Asssociation (ISA) Forum of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Porto Allegre, Brazil</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail (JIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03557471v1</w:t>
+                <w:t xml:space="preserve">halshs-03557447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équilibre entre vie professionnelle et vie privée dans des professions chronophages : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,178 +5070,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03557457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposition genrée des espaces professionnels et conciliation : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
+                <w:t xml:space="preserve">Work-Life Balance in Labour Intensive Occupations : the Case of Women Managers in the Corporate and Investment Banking Industry - France, Sweden, Switzerland and United-Kingdom Compared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail (JIST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">IV International Sociological Asssociation (ISA) Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Porto Allegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03557447v1</w:t>
+                <w:t xml:space="preserve">halshs-03557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relative disadvantage of women in access to leadership positions: the influence of the gender composition of jobs in France, Sweden, Switzerland and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5355,273 +5355,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03573214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour le marché du travail local sur le risque de décrochage scolaire ?</w:t>
+                <w:t xml:space="preserve">Quel genre de managers après 40 ans ? Inégalités femmes/hommes observées dans quatre pays européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Céreq au Lest, Décrocher / Raccrocher : entre logiques territoriales, effets d’établissements et dynamiques des marchés locaux du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEST, Jun 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée Réseau des Centres Associés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cereq, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03559613v1</w:t>
+                <w:t xml:space="preserve">halshs-03559608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes dans les entreprises en France, en Allemagne et en Italie</w:t>
+                <w:t xml:space="preserve">Quel rôle pour le marché du travail local sur le risque de décrochage scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Epiphane</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table Ronde Fête de l’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Aix-e,6provence, France</w:t>
+              <w:t xml:space="preserve">Journée Céreq au Lest, Décrocher / Raccrocher : entre logiques territoriales, effets d’établissements et dynamiques des marchés locaux du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEST, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492863v1</w:t>
+                <w:t xml:space="preserve">halshs-03559613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel genre de managers après 40 ans ? Inégalités femmes/hommes observées dans quatre pays européens</w:t>
+                <w:t xml:space="preserve">Les femmes dans les entreprises en France, en Allemagne et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dupray</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Réseau des Centres Associés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cereq, Nov 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Table Ronde Fête de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Aix-e,6provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03559608v1</w:t>
+                <w:t xml:space="preserve">hal-02492863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour le marché du travail local sur le risque de décrochage scolaire ?</w:t>
               </w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,243 +5942,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01444178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
+                <w:t xml:space="preserve">Women in executive positions: the interweaving of individuals and macro-institutional dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée – Genre et Jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXVIII SASE Annual Conference, "Moral economics, Economic moralities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berkeley University, Jun 2016, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444181v1</w:t>
+                <w:t xml:space="preserve">halshs-01444189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women in executive positions: the interweaving of individuals and macro-institutional dimensions</w:t>
+                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII SASE Annual Conference, "Moral economics, Economic moralities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berkeley University, Jun 2016, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">8e Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée – Genre et Jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444189v1</w:t>
+                <w:t xml:space="preserve">halshs-01444181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désajustement entre niveau de formation et qualification de l’emploi : une source de défiance et d’intolérance dépendante des contextes nationaux ?</w:t>
               </w:r>
@@ -6240,286 +6240,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School choices, equality and institutional features: an econometrical comparison of the French and Swiss education systems based on multi-levels data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Olympio</w:t>
+                <w:t xml:space="preserve">1998-2011 : évolution des trajectoires d’insertion à court et moyen terme. Entre effets conjoncturels et évolution des normes d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Society for the Advancement of Socio-Economics’s 26th Annual Meeting, University of Chicago </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Séminaire « Trajectoire – Mondes du travail et mondes privés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clersé, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01788543v1</w:t>
+                <w:t xml:space="preserve">hal-02492891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Workers in France: Poor and lonesome in the Great Recession</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">School choices, equality and institutional features: an econometrical comparison of the French and Swiss education systems based on multi-levels data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Working Party on the Labor Market Segmentation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">the Society for the Advancement of Socio-Economics’s 26th Annual Meeting, University of Chicago </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492823v1</w:t>
+                <w:t xml:space="preserve">halshs-01788543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1998-2011 : évolution des trajectoires d’insertion à court et moyen terme. Entre effets conjoncturels et évolution des normes d’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Young Workers in France: Poor and lonesome in the Great Recession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Trajectoire – Mondes du travail et mondes privés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clersé, Oct 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">35th International Working Party on the Labor Market Segmentation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492891v1</w:t>
+                <w:t xml:space="preserve">hal-02492823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted contracts on the French Labor Market and Crisis? From 1998 to 2011: a comparison of the School-to-Work transitions for two cohorts?</w:t>
               </w:r>
@@ -7401,204 +7401,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overeducation and wages downgrading : conditions of a spatial differentiation</w:t>
+                <w:t xml:space="preserve">Vie en couple, densité des emplois et insertion professionnelle : quels effets selon les genres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 2004 (Society for the advancement of socio-economics), 16th Annual Meeting on Socio-Economics, Washington, 8-11 juillet 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'études sur les données longitudinales dans l'analyse du marché du travail "Genre et données longitudinales", Institut de recherche sur l'Economie de l'Education (IREDU), Université de Bourgogne, Dijon, 27-28 mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00010261v1</w:t>
+                <w:t xml:space="preserve">halshs-00010264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie en couple, densité des emplois et insertion professionnelle : quels effets selon les genres ?</w:t>
+                <w:t xml:space="preserve">Overeducation and wages downgrading : conditions of a spatial differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'études sur les données longitudinales dans l'analyse du marché du travail "Genre et données longitudinales", Institut de recherche sur l'Economie de l'Education (IREDU), Université de Bourgogne, Dijon, 27-28 mai 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, pp.15</w:t>
+              <w:t xml:space="preserve">SASE 2004 (Society for the advancement of socio-economics), 16th Annual Meeting on Socio-Economics, Washington, 8-11 juillet 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00010264v1</w:t>
+                <w:t xml:space="preserve">halshs-00010261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passé, présent, futur : revisiter le temps dans l’insertion des jeunes</w:t>
               </w:r>
@@ -8033,51 +8033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.122.0197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/longitudinal-crises-transitions-donnees-analyses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uv2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01464080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-recherche.fr/publications/ouvrages/les-dispositfs-publics-en-action-vers-une-securisation-des-parcours-professionnels-et-personnels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04531536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cahuc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levoyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559608v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mora" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010261v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010264v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03497685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.122.0197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/longitudinal-crises-transitions-donnees-analyses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uv2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01464080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-recherche.fr/publications/ouvrages/les-dispositfs-publics-en-action-vers-une-securisation-des-parcours-professionnels-et-personnels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cahuc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levoyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04531536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mora" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010261v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03497685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>