--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -957,51 +957,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01788605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès des jeunes femmes et des jeunes hommes aux emplois cadres, une égalité trompeuse</w:t>
+                <w:t xml:space="preserve">Acceso de mujeres y hombres jóvenes a los empleos gerenciales, una igualdad engañosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -1019,97 +1019,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Bref</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 359, 4 p</w:t>
+              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492930v1</w:t>
+                <w:t xml:space="preserve">hal-01793075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceso de mujeres y hombres jóvenes a los empleos gerenciales, una igualdad engañosa</w:t>
+                <w:t xml:space="preserve">Accès des jeunes femmes et des jeunes hommes aux emplois cadres, une égalité trompeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
@@ -1127,73 +1127,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.1-4</w:t>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793075v1</w:t>
+                <w:t xml:space="preserve">hal-02492930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on en finir avec le déclassement ? : Évolution du déclassement dans la fonction publique en début de carrière</w:t>
               </w:r>
@@ -4306,329 +4306,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employeurs et demandeurs d'emploi en activité : quelles relations, quels besoins et quelles pratiques ?</w:t>
+                <w:t xml:space="preserve">Devenir cadre : de nouvelles combinaisons des facteurs d’accès au statut ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.103</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410407v1</w:t>
+                <w:t xml:space="preserve">hal-02493059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’enseignement professionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Employeurs et demandeurs d'emploi en activité : quelles relations, quels besoins et quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Jellab</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.56</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01788620v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre : de nouvelles combinaisons des facteurs d’accès au statut ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution de l’enseignement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.46</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493059v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01788620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et Cohésion Sociale</w:t>
               </w:r>
@@ -5355,191 +5355,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03573214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel genre de managers après 40 ans ? Inégalités femmes/hommes observées dans quatre pays européens</w:t>
+                <w:t xml:space="preserve">Quel rôle pour le marché du travail local sur le risque de décrochage scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dupray</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Réseau des Centres Associés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cereq, Nov 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Céreq au Lest, Décrocher / Raccrocher : entre logiques territoriales, effets d’établissements et dynamiques des marchés locaux du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEST, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03559608v1</w:t>
+                <w:t xml:space="preserve">halshs-03559613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour le marché du travail local sur le risque de décrochage scolaire ?</w:t>
+                <w:t xml:space="preserve">Quel genre de managers après 40 ans ? Inégalités femmes/hommes observées dans quatre pays européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Céreq au Lest, Décrocher / Raccrocher : entre logiques territoriales, effets d’établissements et dynamiques des marchés locaux du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEST, Jun 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée Réseau des Centres Associés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cereq, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03559613v1</w:t>
+                <w:t xml:space="preserve">halshs-03559608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes dans les entreprises en France, en Allemagne et en Italie</w:t>
               </w:r>
@@ -6240,286 +6240,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1998-2011 : évolution des trajectoires d’insertion à court et moyen terme. Entre effets conjoncturels et évolution des normes d’emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+                <w:t xml:space="preserve">School choices, equality and institutional features: an econometrical comparison of the French and Swiss education systems based on multi-levels data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Trajectoire – Mondes du travail et mondes privés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clersé, Oct 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">the Society for the Advancement of Socio-Economics’s 26th Annual Meeting, University of Chicago </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492891v1</w:t>
+                <w:t xml:space="preserve">halshs-01788543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School choices, equality and institutional features: an econometrical comparison of the French and Swiss education systems based on multi-levels data.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Young Workers in France: Poor and lonesome in the Great Recession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Society for the Advancement of Socio-Economics’s 26th Annual Meeting, University of Chicago </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">35th International Working Party on the Labor Market Segmentation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01788543v1</w:t>
+                <w:t xml:space="preserve">hal-02492823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Workers in France: Poor and lonesome in the Great Recession</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1998-2011 : évolution des trajectoires d’insertion à court et moyen terme. Entre effets conjoncturels et évolution des normes d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Working Party on the Labor Market Segmentation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire « Trajectoire – Mondes du travail et mondes privés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clersé, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492823v1</w:t>
+                <w:t xml:space="preserve">hal-02492891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted contracts on the French Labor Market and Crisis? From 1998 to 2011: a comparison of the School-to-Work transitions for two cohorts?</w:t>
               </w:r>
@@ -7433,51 +7433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d'études sur les données longitudinales dans l'analyse du marché du travail "Genre et données longitudinales", Institut de recherche sur l'Economie de l'Education (IREDU), Université de Bourgogne, Dijon, 27-28 mai 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8033,51 +8033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.122.0197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/longitudinal-crises-transitions-donnees-analyses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uv2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01464080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-recherche.fr/publications/ouvrages/les-dispositfs-publics-en-action-vers-une-securisation-des-parcours-professionnels-et-personnels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cahuc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levoyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04531536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mora" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010261v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03497685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.122.0197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/longitudinal-crises-transitions-donnees-analyses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uv2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01464080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-recherche.fr/publications/ouvrages/les-dispositfs-publics-en-action-vers-une-securisation-des-parcours-professionnels-et-personnels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cahuc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levoyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04531536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mora" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010261v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03497685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>