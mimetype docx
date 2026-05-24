--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -204,213 +204,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04642242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does occupational gender composition affect women's chances of becoming managers? Evidence from France, Sweden, Switzerland and the UK</w:t>
+                <w:t xml:space="preserve">Emplois réputés non qualifiés et qualification des jeunes Une analyse des débuts de vie professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sociology and Social Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (12), pp.201-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03730321v1</w:t>
+                <w:t xml:space="preserve">halshs-03955013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplois réputés non qualifiés et qualification des jeunes Une analyse des débuts de vie professionnelle</w:t>
+                <w:t xml:space="preserve">Does occupational gender composition affect women's chances of becoming managers? Evidence from France, Sweden, Switzerland and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sociology and Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJSSP-12-2021-0315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03955013v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès des femmes au top management</w:t>
               </w:r>
@@ -563,265 +563,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel rôle pour le marché du travail local sur le risque de décrochage scolaire ?</w:t>
+                <w:t xml:space="preserve">Entrée dans la vie active et débuts de carrière : entre effets conjoncturels et évolution des normes d’emploi. Comparaison sur cinq cohortes d’entrants sur le marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.6547⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018,  20 (1), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.020.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492800v1</w:t>
+                <w:t xml:space="preserve">hal-02492786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrée dans la vie active et débuts de carrière : entre effets conjoncturels et évolution des normes d’emploi. Comparaison sur cinq cohortes d’entrants sur le marché du travail</w:t>
+                <w:t xml:space="preserve">Quel rôle pour le marché du travail local sur le risque de décrochage scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018,  20 (1), pp.235. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le décrochage scolaire à l'aune des inégalités territoriales : nouvelles perspectives ?, 144, pp.95-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.020.0235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.6547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492786v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès des femmes à des fonctions d'encadrement en Europe : Entre légitimité éducative et contraintes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -957,243 +957,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01788605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceso de mujeres y hombres jóvenes a los empleos gerenciales, una igualdad engañosa</w:t>
+                <w:t xml:space="preserve">Accès des jeunes femmes et des jeunes hommes aux emplois cadres, une égalité trompeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.1-4</w:t>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793075v1</w:t>
+                <w:t xml:space="preserve">hal-02492930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès des jeunes femmes et des jeunes hommes aux emplois cadres, une égalité trompeuse</w:t>
+                <w:t xml:space="preserve">Acceso de mujeres y hombres jóvenes a los empleos gerenciales, una igualdad engañosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Bref</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 359, 4 p</w:t>
+              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492930v1</w:t>
+                <w:t xml:space="preserve">hal-01793075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on en finir avec le déclassement ? : Évolution du déclassement dans la fonction publique en début de carrière</w:t>
               </w:r>
@@ -2431,51 +2431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8. Les mobilités vers les fonctions managériales en Europe : incidence de la parentalité et des politiques familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2520,268 +2520,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04516903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre : comment le rôle du diplôme et de l’expérience professionnelle se combinent ?</w:t>
+                <w:t xml:space="preserve">Le déclassement : un phénomène enraciné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dupray Arnaud (coord.); Quenson Emmanuel (coord.). </w:t>
+              <w:t xml:space="preserve">Couppié T.; Dupray A.; Epiphane D.; Mora V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sept ans de vie professionnelle des jeunes : entre opportunités et contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">20 ans d'insertion professionnelle des jeunes : entre permanences et évolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octares; Céreq</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-177, 2018</w:t>
+                <w:t xml:space="preserve">Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-84, 2018, Essentiels, 978-2-11-138836-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492956v1</w:t>
+                <w:t xml:space="preserve">hal-02492947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déclassement : un phénomène enraciné</w:t>
+                <w:t xml:space="preserve">Devenir cadre : comment le rôle du diplôme et de l’expérience professionnelle se combinent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Couppié T.; Dupray A.; Epiphane D.; Mora V. </w:t>
+              <w:t xml:space="preserve">Dupray Arnaud (coord.); Quenson Emmanuel (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans d'insertion professionnelle des jeunes : entre permanences et évolutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">Sept ans de vie professionnelle des jeunes : entre opportunités et contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céreq</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-84, 2018, Essentiels, 978-2-11-138836-9</w:t>
+                <w:t xml:space="preserve">Octares; Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-177, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492947v1</w:t>
+                <w:t xml:space="preserve">hal-02492956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès des jeunes femmes et hommes aux positions de cadres : quelle évolution entre 2001 et 2013 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,51 +2845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès des femmes et des hommes aux positions de cadres en début de vie active : une convergence en marche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,51 +3065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las normas de transición de la escuela a la vida activa en tres contextos societales: Argentina, Canadá, Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3832,51 +3832,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère du travail et de l'emploi. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702606v1</w:t>
+                <w:t xml:space="preserve">hal-04531536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’expérimentation territoriale visant à résorber le chômage de longue durée</w:t>
               </w:r>
@@ -3950,51 +3950,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère du travail et de l'emploi. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531536v1</w:t>
+                <w:t xml:space="preserve">hal-03702606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salariés en emploi peu qualifié : quelles perspectives face à l'injonction de devenir acteur de leur parcours professionnel ? Tâche 3.1 : Production de données de cadrage sur l'emploi peu qualifié en France et en Europe</w:t>
               </w:r>
@@ -4115,51 +4115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès des jeunes femmes à la catégorie cadre à l’aune de la comparaison européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,372 +4306,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre : de nouvelles combinaisons des facteurs d’accès au statut ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution de l’enseignement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jellab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.46</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493059v1</w:t>
+                <w:t xml:space="preserve">halshs-01788620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employeurs et demandeurs d'emploi en activité : quelles relations, quels besoins et quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’enseignement professionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir cadre : de nouvelles combinaisons des facteurs d’accès au statut ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jellab</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-01788620v1</w:t>
+                <w:t xml:space="preserve">hal-02493059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et Cohésion Sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4854,394 +4854,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposition genrée des espaces professionnels et conciliation : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
+                <w:t xml:space="preserve">Work-Life Balance in Labour Intensive Occupations : the Case of Women Managers in the Corporate and Investment Banking Industry - France, Sweden, Switzerland and United-Kingdom Compared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail (JIST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">IV International Sociological Asssociation (ISA) Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Porto Allegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03557447v1</w:t>
+                <w:t xml:space="preserve">halshs-03557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équilibre entre vie professionnelle et vie privée dans des professions chronophages : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
+                <w:t xml:space="preserve">Recomposition genrée des espaces professionnels et conciliation : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Internationale de Sociologues de Langues Française (AISF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Sociologie du Travail (JIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03557457v1</w:t>
+                <w:t xml:space="preserve">halshs-03557447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-Life Balance in Labour Intensive Occupations : the Case of Women Managers in the Corporate and Investment Banking Industry - France, Sweden, Switzerland and United-Kingdom Compared</w:t>
+                <w:t xml:space="preserve">L'équilibre entre vie professionnelle et vie privée dans des professions chronophages : le cas des femmes managers dans le secteur de la finance en France, Suède, Suisse et Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Sociological Asssociation (ISA) Forum of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Porto Allegre, Brazil</w:t>
+              <w:t xml:space="preserve">Association Internationale de Sociologues de Langues Française (AISF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03557471v1</w:t>
+                <w:t xml:space="preserve">halshs-03557457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relative disadvantage of women in access to leadership positions: the influence of the gender composition of jobs in France, Sweden, Switzerland and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5456,51 +5456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel genre de managers après 40 ans ? Inégalités femmes/hommes observées dans quatre pays européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Réseau des Centres Associés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cereq, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5853,332 +5853,332 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème congrès de l’AISLF, " Sociétés en mouvement, sociologie en changement", CR04 « Sociologie des rapports sociaux de sexe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8e Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée – Genre et Jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444178v1</w:t>
+                <w:t xml:space="preserve">halshs-01444181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women in executive positions: the interweaving of individuals and macro-institutional dimensions</w:t>
+                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII SASE Annual Conference, "Moral economics, Economic moralities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berkeley University, Jun 2016, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">XXème congrès de l’AISLF, " Sociétés en mouvement, sociologie en changement", CR04 « Sociologie des rapports sociaux de sexe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444189v1</w:t>
+                <w:t xml:space="preserve">halshs-01444178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir cadre en début de carrière: une féminisation en marche ? Evolution de l’accès des jeunes à la catégorie cadre dans les années 2000</w:t>
+                <w:t xml:space="preserve">Women in executive positions: the interweaving of individuals and macro-institutional dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Epiphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres Jeunes &amp; Sociétés en Europe et autour de la Méditerranée – Genre et Jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXVIII SASE Annual Conference, "Moral economics, Economic moralities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berkeley University, Jun 2016, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444181v1</w:t>
+                <w:t xml:space="preserve">halshs-01444189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désajustement entre niveau de formation et qualification de l’emploi : une source de défiance et d’intolérance dépendante des contextes nationaux ?</w:t>
               </w:r>
@@ -6240,286 +6240,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School choices, equality and institutional features: an econometrical comparison of the French and Swiss education systems based on multi-levels data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Olympio</w:t>
+                <w:t xml:space="preserve">1998-2011 : évolution des trajectoires d’insertion à court et moyen terme. Entre effets conjoncturels et évolution des normes d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Society for the Advancement of Socio-Economics’s 26th Annual Meeting, University of Chicago </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Séminaire « Trajectoire – Mondes du travail et mondes privés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clersé, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01788543v1</w:t>
+                <w:t xml:space="preserve">hal-02492891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Workers in France: Poor and lonesome in the Great Recession</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">School choices, equality and institutional features: an econometrical comparison of the French and Swiss education systems based on multi-levels data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Working Party on the Labor Market Segmentation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">the Society for the Advancement of Socio-Economics’s 26th Annual Meeting, University of Chicago </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492823v1</w:t>
+                <w:t xml:space="preserve">halshs-01788543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1998-2011 : évolution des trajectoires d’insertion à court et moyen terme. Entre effets conjoncturels et évolution des normes d’emploi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Young Workers in France: Poor and lonesome in the Great Recession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moullet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Trajectoire – Mondes du travail et mondes privés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clersé, Oct 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">35th International Working Party on the Labor Market Segmentation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492891v1</w:t>
+                <w:t xml:space="preserve">hal-02492823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted contracts on the French Labor Market and Crisis? From 1998 to 2011: a comparison of the School-to-Work transitions for two cohorts?</w:t>
               </w:r>
@@ -7433,51 +7433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d'études sur les données longitudinales dans l'analyse du marché du travail "Genre et données longitudinales", Institut de recherche sur l'Economie de l'Education (IREDU), Université de Bourgogne, Dijon, 27-28 mai 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8033,51 +8033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.122.0197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/longitudinal-crises-transitions-donnees-analyses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uv2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01464080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-recherche.fr/publications/ouvrages/les-dispositfs-publics-en-action-vers-une-securisation-des-parcours-professionnels-et-personnels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cahuc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levoyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04531536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mora" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010261v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03497685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sls" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSSP-12-2021-0315" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12361-3.p.0061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0235" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5388" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.122.0197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/longitudinal-crises-transitions-donnees-analyses" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uv2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01464080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cee-recherche.fr/publications/ouvrages/les-dispositfs-publics-en-action-vers-une-securisation-des-parcours-professionnels-et-personnels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Grelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.3651" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/actualites/20-ans-d-insertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/242-sept-ans-de-vie-professionnelle-des-jeunes-entre-opportunites-et-contraintes.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04531536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouba-Olga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cahuc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levoyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Stephanus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Melnik-Olive" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahdi Khouaja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492857v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492850v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mora" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010261v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03497685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>