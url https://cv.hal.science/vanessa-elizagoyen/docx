--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -106,308 +106,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;lt;em&amp;gt;Urbs ipse moenia (non) sunt&amp;lt;/em&amp;gt; ». Décentrer et déconstruire la ville de l’Antiquité tardive en Gaule</w:t>
+                <w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Esmonde Cleary</w:t>
+                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+                <w:t xml:space="preserve">David Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Monteil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.13-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15h3z⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376361v1</w:t>
+                <w:t xml:space="preserve">hal-05376405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« &amp;lt;em&amp;gt;Urbs ipse moenia (non) sunt&amp;lt;/em&amp;gt; ». Décentrer et déconstruire la ville de l’Antiquité tardive en Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Esmonde Cleary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Simon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t>
+              <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.13-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15h3z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376405v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des peaux et du cuir durant le Haut-Empire à Bordeaux/&amp;lt;em&amp;gt;Burdigala&amp;lt;/em&amp;gt; (Gironde), d’après les vestiges mis au jour sur le site de la rue Jean-Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -523,51 +523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.101-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -586,217 +586,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un carrefour naturel et commercial : l'agglomération secondaire antique des Olivoux et la plaine du Chambon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deux agglomérations secondaires et leurs territoires en Aquitaine : Les Olivoux (Montignac, Dordogne) et &amp;lt;em&amp;gt;Excisum&amp;lt;/em&amp;gt;/Eysses (Lot-et-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Hanry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Croisées des chemins, 48 (2021), pp.6-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, Hors série 6, pp.98-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781127v1</w:t>
+                <w:t xml:space="preserve">hal-03897710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux agglomérations secondaires et leurs territoires en Aquitaine : Les Olivoux (Montignac, Dordogne) et &amp;lt;em&amp;gt;Excisum&amp;lt;/em&amp;gt;/Eysses (Lot-et-Garonne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un carrefour naturel et commercial : l'agglomération secondaire antique des Olivoux et la plaine du Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Hanry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Hors série 6, pp.98-109</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Croisées des chemins, 48 (2021), pp.6-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.9831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897710v1</w:t>
+                <w:t xml:space="preserve">hal-03781127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les routes des Pétrucores : un état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -821,51 +821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités de la recherche sur l’agglomération secondaire pétrucore de Montignac-sur-Vézère (Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -955,90 +955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agglomération antique en Périgord : les Olivoux, à Montignac-sur-Vézère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fondeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1080,51 +1080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur la découverte de fours de potiers gaulois en Dordogne, à Prigonrieux et Saint-Germain-et-Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1207,51 +1207,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des assemblages de céramiques aquitains datés de l’Antiquité tardive (Saint-Geours-de-Maremne, Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Étude de la Céramique Antique en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Auch, France. pp.571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1276,51 +1276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur le travail du cuir à l’époque gallo-romaine : le site Jean Fleuret à Burdigala (Nouvelle-Aquitaine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de recherche sur les mortiers en pierre champenois, franciliens et aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Verbrugghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résumés des communications des journées d’études du réseau d’information sur la céramique médiévale et moderne [en ligne : http://iceramm.univ-tours.fr/documents/20150903114854.pdf]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Icéramm, Nov 2015, Tours, France. pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1477,273 +1477,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campements du piémont pyrénéen, caractérisation et mise en perspective spatiale</w:t>
+                <w:t xml:space="preserve">Travaux récents sur le centre potier de Sadirac (Gironde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Béague</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pierre Regaldo Saint-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+                <w:t xml:space="preserve">Amélie Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pace</w:t>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Occupations, mobilités et échanges dans les Pyrénées occidentales et leurs piémonts : pour une approche diachronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Réchin, Jan 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne (ICERAMM-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02356351v1</w:t>
+                <w:t xml:space="preserve">hal-01729872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux récents sur le centre potier de Sadirac (Gironde)</w:t>
+                <w:t xml:space="preserve">Campements du piémont pyrénéen, caractérisation et mise en perspective spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Regaldo Saint-Blancard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nadine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Guindon</w:t>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+                <w:t xml:space="preserve">Benoît Pace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne (ICERAMM-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire Occupations, mobilités et échanges dans les Pyrénées occidentales et leurs piémonts : pour une approche diachronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Réchin, Jan 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729872v1</w:t>
+                <w:t xml:space="preserve">halshs-02356351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes anciennes d’occupation domestique dans les Pyrénées et leurs piémonts. La question de l’habitat temporaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Master Cultures, Arts et sociétés et du projet POEM (Échanges et mobilités dans les Pyrénées occidentales et leurs piémonts)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Réchin; Mélanie Le Couédic, Dec 2013, Pau, France</w:t>
@@ -1824,51 +1824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzein Las Areilles : des occupations humaines sur le piémont des Pyrénées occidentales au Néolithique et à l’Age du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,51 +1981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie et interprétation des occupations humaines du deuxième âge du Fer au haut Moyen Âge (Montignac, Le Buy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/7gx1-7g51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2297,51 +2297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadirac (33), Tioulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calmettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2404,51 +2404,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Geours-de-Maremne, « Bellocq » : un village agro-pastoral antique dans les Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,51 +2533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montignac (Dordogne), un exemple d'approche intégrée sur une agglomération gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eneko Iriart; Élisabeth Pénisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À deux pas du passé. Les premières villes celtiques révélées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2619,51 +2619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plaine du Chambon : approches archéologiques d’une entité territoriale cohérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,51 +2766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Montignac ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quoi de neuf chez les Pétrucores? 10 ans d’archéologie en Périgord gallo-romain. Catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions FANLAC, 2013, 978-2-86577-278-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2985,90 +2985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montignac (24), Le Buy - Chronologie et interprétation des occupations humaines du deuxième âge du Fer au haut Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014, pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3259,51 +3259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02495651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laborie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2018.1558" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fondeville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guindon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03211988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7gx1-7g51" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/NDXM-DW88" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calmettes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096626v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/catalogue-d-exposition/4330-a-deux-pas-du-passe.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-plaine-de-chambon/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9831" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02495651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laborie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2018.1558" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fondeville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guindon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03211988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7gx1-7g51" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/NDXM-DW88" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calmettes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096626v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/catalogue-d-exposition/4330-a-deux-pas-du-passe.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-plaine-de-chambon/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>