--- v1 (2026-04-07)
+++ v2 (2026-05-26)
@@ -106,308 +106,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t>
+                <w:t xml:space="preserve">« &amp;lt;em&amp;gt;Urbs ipse moenia (non) sunt&amp;lt;/em&amp;gt; ». Décentrer et déconstruire la ville de l’Antiquité tardive en Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Esmonde Cleary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guitton</w:t>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.13-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15h3z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376405v1</w:t>
+                <w:t xml:space="preserve">hal-05376361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;lt;em&amp;gt;Urbs ipse moenia (non) sunt&amp;lt;/em&amp;gt; ». Décentrer et déconstruire la ville de l’Antiquité tardive en Gaule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de Bordeaux durant l’Antiquité tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Esmonde Cleary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+                <w:t xml:space="preserve">David Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Monteil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.13-37. </w:t>
+              <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.55-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15h3z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15h42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376361v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des peaux et du cuir durant le Haut-Empire à Bordeaux/&amp;lt;em&amp;gt;Burdigala&amp;lt;/em&amp;gt; (Gironde), d’après les vestiges mis au jour sur le site de la rue Jean-Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -523,51 +523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.101-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -586,217 +586,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux agglomérations secondaires et leurs territoires en Aquitaine : Les Olivoux (Montignac, Dordogne) et &amp;lt;em&amp;gt;Excisum&amp;lt;/em&amp;gt;/Eysses (Lot-et-Garonne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un carrefour naturel et commercial : l'agglomération secondaire antique des Olivoux et la plaine du Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Hanry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Hors série 6, pp.98-109</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Croisées des chemins, 48 (2021), pp.6-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.9831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897710v1</w:t>
+                <w:t xml:space="preserve">hal-03781127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un carrefour naturel et commercial : l'agglomération secondaire antique des Olivoux et la plaine du Chambon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deux agglomérations secondaires et leurs territoires en Aquitaine : Les Olivoux (Montignac, Dordogne) et &amp;lt;em&amp;gt;Excisum&amp;lt;/em&amp;gt;/Eysses (Lot-et-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Hanry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Croisées des chemins, 48 (2021), pp.6-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, Hors série 6, pp.98-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781127v1</w:t>
+                <w:t xml:space="preserve">hal-03897710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les routes des Pétrucores : un état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -821,51 +821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités de la recherche sur l’agglomération secondaire pétrucore de Montignac-sur-Vézère (Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -955,90 +955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agglomération antique en Périgord : les Olivoux, à Montignac-sur-Vézère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fondeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1080,51 +1080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur la découverte de fours de potiers gaulois en Dordogne, à Prigonrieux et Saint-Germain-et-Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1207,51 +1207,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des assemblages de céramiques aquitains datés de l’Antiquité tardive (Saint-Geours-de-Maremne, Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Étude de la Céramique Antique en Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Auch, France. pp.571-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1276,51 +1276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur le travail du cuir à l’époque gallo-romaine : le site Jean Fleuret à Burdigala (Nouvelle-Aquitaine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de recherche sur les mortiers en pierre champenois, franciliens et aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Verbrugghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résumés des communications des journées d’études du réseau d’information sur la céramique médiévale et moderne [en ligne : http://iceramm.univ-tours.fr/documents/20150903114854.pdf]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Icéramm, Nov 2015, Tours, France. pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1496,51 +1496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux récents sur le centre potier de Sadirac (Gironde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Regaldo Saint-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Guindon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1604,51 +1604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campements du piémont pyrénéen, caractérisation et mise en perspective spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Béague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Master Cultures, Arts et sociétés et du projet POEM (Échanges et mobilités dans les Pyrénées occidentales et leurs piémonts)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Réchin; Mélanie Le Couédic, Dec 2013, Pau, France</w:t>
@@ -1824,51 +1824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzein Las Areilles : des occupations humaines sur le piémont des Pyrénées occidentales au Néolithique et à l’Age du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,51 +1981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mithraeum aux Carmes, l’évolution d’un îlot urbain à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie et interprétation des occupations humaines du deuxième âge du Fer au haut Moyen Âge (Montignac, Le Buy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/7gx1-7g51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2297,51 +2297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadirac (33), Tioulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calmettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2404,51 +2404,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Geours-de-Maremne, « Bellocq » : un village agro-pastoral antique dans les Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,51 +2533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montignac (Dordogne), un exemple d'approche intégrée sur une agglomération gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eneko Iriart; Élisabeth Pénisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À deux pas du passé. Les premières villes celtiques révélées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2619,51 +2619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plaine du Chambon : approches archéologiques d’une entité territoriale cohérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,51 +2766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Montignac ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quoi de neuf chez les Pétrucores? 10 ans d’archéologie en Périgord gallo-romain. Catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions FANLAC, 2013, 978-2-86577-278-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2985,90 +2985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montignac (24), Le Buy - Chronologie et interprétation des occupations humaines du deuxième âge du Fer au haut Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2014, pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3259,51 +3259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9831" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02495651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laborie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2018.1558" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fondeville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guindon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03211988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7gx1-7g51" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/NDXM-DW88" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calmettes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096626v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/catalogue-d-exposition/4330-a-deux-pas-du-passe.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-plaine-de-chambon/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h42" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9831" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02495651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laborie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2018.1558" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fondeville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guindon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pace" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03211988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7gx1-7g51" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/NDXM-DW88" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calmettes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096626v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/catalogue-d-exposition/4330-a-deux-pas-du-passe.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/la-plaine-de-chambon/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773036v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>