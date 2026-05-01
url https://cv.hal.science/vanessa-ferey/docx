--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -257,465 +257,465 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Rends-toi compte un petit peu du lieu où tu travailles. Portrait de Léa, Musée du Louvre »</w:t>
+                <w:t xml:space="preserve">« La belle vie. Moi, ce serait plutôt la vie d’abbaye. Portrait de Didier, Abbaye Saint-Léger de Soissons. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture et de la Communication, Mairesse, François et Anne Monjaret (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueillir et surveiller, Les métiers du gardien de musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp. 143-148., 2017, « Musées-Mondes »</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp. 67-73, 2017, « Musées-Mondes »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125639v1</w:t>
+                <w:t xml:space="preserve">hal-02125626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La belle vie. Moi, ce serait plutôt la vie d’abbaye. Portrait de Didier, Abbaye Saint-Léger de Soissons. »</w:t>
+                <w:t xml:space="preserve">« Rends-toi compte un petit peu du lieu où tu travailles. Portrait de Léa, Musée du Louvre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture et de la Communication, Mairesse, François et Anne Monjaret (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueillir et surveiller, Les métiers du gardien de musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp. 67-73, 2017, « Musées-Mondes »</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp. 143-148., 2017, « Musées-Mondes »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125626v1</w:t>
+                <w:t xml:space="preserve">hal-02125639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’ai un rôle, on va dire, de “guide”. Portrait de Ali, Musée d’Archéologie nationale au château de Saint-Germain-en-Laye »</w:t>
+                <w:t xml:space="preserve">« Vous vous mettez là et vous surveillez. Portrait de Charlène, Musée des Tissus et des Arts décoratifs de Lyon. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture et de la Communication, Mairesse, François et Anne Monjaret (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueillir et surveiller, Les métiers du gardien de musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp. 155-162, 2017, « Musées-Mondes »</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp. 149-154., 2017, « Musées-Mondes »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125655v1</w:t>
+                <w:t xml:space="preserve">hal-02125643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vous vous mettez là et vous surveillez. Portrait de Charlène, Musée des Tissus et des Arts décoratifs de Lyon. »</w:t>
+                <w:t xml:space="preserve">« J’ai un rôle, on va dire, de “guide”. Portrait de Ali, Musée d’Archéologie nationale au château de Saint-Germain-en-Laye »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture et de la Communication, Mairesse, François et Anne Monjaret (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueillir et surveiller, Les métiers du gardien de musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp. 149-154., 2017, « Musées-Mondes »</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp. 155-162, 2017, « Musées-Mondes »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125643v1</w:t>
+                <w:t xml:space="preserve">hal-02125655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunique, Nord-Est des Plaines, États-Unis, 18e siècle, Inv. 71.1878.32.145, Anciennes collections : Bibliothèque Nationale de France ; Musée de l’Homme.</w:t>
+                <w:t xml:space="preserve">Tunic, Northeast Plains, United States, Eighteenth century, Inv. 71.1878.32.145, Previous collections: Bibliothèque Nationale de France ; Musée de l’Homme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée du quai Branly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musée du quai Branly : La Collection</w:t>
+              <w:t xml:space="preserve">Musée du quai Branly, The Collection : Art From Africa, Asia, Oceania, and the Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Skira-Flammarion, pp. 130-131., 2009, 978-2-0812-0876-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132967v1</w:t>
+                <w:t xml:space="preserve">hal-02132963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunic, Northeast Plains, United States, Eighteenth century, Inv. 71.1878.32.145, Previous collections: Bibliothèque Nationale de France ; Musée de l’Homme.</w:t>
+                <w:t xml:space="preserve">Tunique, Nord-Est des Plaines, États-Unis, 18e siècle, Inv. 71.1878.32.145, Anciennes collections : Bibliothèque Nationale de France ; Musée de l’Homme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée du quai Branly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musée du quai Branly, The Collection : Art From Africa, Asia, Oceania, and the Americas</w:t>
+              <w:t xml:space="preserve">Musée du quai Branly : La Collection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Skira-Flammarion, pp. 130-131., 2009, 978-2-0812-0876-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132963v1</w:t>
+                <w:t xml:space="preserve">hal-02132967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -961,261 +961,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sur le chemin des légendes avec Jean-Claude Dupont », Musée d’archéologie et d’histoire de Montréal, Pointe-à-Callière, du 9 février au 16 mai 2010 ; Musée québécois de culture populaire, Trois-Rivières, du 18 juin 2010 au 17 avril 2011</w:t>
+                <w:t xml:space="preserve">Maligne, Olivier. Les Nouveaux Indiens. Une ethnographie du mouvement indianophile. Québec, Les Presses de l’Université Laval, « Intercultures », 2006, 288 p. ISBN 978-2-7637-8427-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rabaska : revue d'ethnologie de l'Amérique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8, pp.281. </w:t>
+              <w:t xml:space="preserve">, 2010, 8, pp.229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/045296ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/045286ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124652v1</w:t>
+                <w:t xml:space="preserve">hal-02124650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piette, Albert. Petit traité d’anthropologie, [Charleroi], Socrate Éditions Promarex, « Science éphémère » n 3, [2006], 95 p. ISBN 2-930394-07-2</w:t>
+                <w:t xml:space="preserve">« Sur le chemin des légendes avec Jean-Claude Dupont », Musée d’archéologie et d’histoire de Montréal, Pointe-à-Callière, du 9 février au 16 mai 2010 ; Musée québécois de culture populaire, Trois-Rivières, du 18 juin 2010 au 17 avril 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rabaska : revue d'ethnologie de l'Amérique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8, pp.237. </w:t>
+              <w:t xml:space="preserve">, 2010, 8, pp.281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/045289ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/045296ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124655v1</w:t>
+                <w:t xml:space="preserve">hal-02124652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maligne, Olivier. Les Nouveaux Indiens. Une ethnographie du mouvement indianophile. Québec, Les Presses de l’Université Laval, « Intercultures », 2006, 288 p. ISBN 978-2-7637-8427-4</w:t>
+                <w:t xml:space="preserve">Piette, Albert. Petit traité d’anthropologie, [Charleroi], Socrate Éditions Promarex, « Science éphémère » n 3, [2006], 95 p. ISBN 2-930394-07-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rabaska : revue d'ethnologie de l'Amérique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8, pp.229. </w:t>
+              <w:t xml:space="preserve">, 2010, 8, pp.237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/045286ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/045289ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124650v1</w:t>
+                <w:t xml:space="preserve">hal-02124655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy, Tiphaine et Maria Couroucli (dir.). Ethnographes et voyageurs. Les défis de l’écriture. [Paris], Éditions du Comité des travaux historiques et scientifiques, « Le regard de l’ethnologue » 17, 2008, 286 p. ISBN 978-2-7355-8655-2</w:t>
               </w:r>
@@ -1364,51 +1364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42134FA2"/>
+    <w:nsid w:val="1235333E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1595,51 +1595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-ferey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2263-1404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169347303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299992652" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000403339878" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125655v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026785ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018540ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013574ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045296ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045289ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045286ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01992568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-ferey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2263-1404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169347303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299992652" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000403339878" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026785ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018540ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013574ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045286ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045296ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045289ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01992568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>