--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Vanessa Fierro Pastor </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (317)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-/n-type conduction in activated carbon NO2 sensors with enhanced low-concentration sensitivity at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscovia Kyokunzire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 246, pp.120891. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized wood-based activated charcoal for desulfurization under realistic biogas conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 247, pp.120963. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and predicting CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capacity loss in activated carbons under humid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 530, pp.173366. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2026.173366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local wood charcoal to high-performance supercapacitors: The role of pore accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 258, pp.124992. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.124992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored hybridization of MIL-101(Cr) with graphene oxide enables enhanced hydrogen storage and delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ta06828b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Carbons for Bone Cell Growth: Structural Properties and Biological Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damião de Carvalho Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drielli Viana Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayres Fernando Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Almeida-Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (6), pp.139. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemengineering9060139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca-modified biochar by microwave irradiation for robust CO2 capture under realistic flue gas conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Arjona-Jaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F Chazaro-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 525, pp.170349. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.170349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Carbon as a Bone Substitute: Enhancing Mechanical and Morphological Properties in a Rat Tibia Defect Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Lopes Publio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Aparecida Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Almeida Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayres Fernando Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Lucas Siena Del Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Medicine and Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.23-40. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/jammr/2025/v37i15693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of pore network connectivity in tannin-derived carbons for rapid detection of BTEX traces in indoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf El Mohajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rams-2025-0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do N-doped activated carbons truly outperform N-free activated carbons for CO₂ separation in humid conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taurbekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Atamanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234, pp.119978. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting hydrogen storage and release in MOF-5 / graphite hybrids via in situ synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Osman Sumbhaniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.151272. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring CO 2 methanation using 3D-printed carbon architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Querido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.e202500303. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202500303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of acid-catalyzed dehydration and pressure on woody biomass carbonization: Exploring carbon yield, heteroatom functionalities, and biochar atomistic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sierra-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Macias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242, pp.120474. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly open 3D carbon structures enhance solar steam generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.164684. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.164684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments in the synthesis of metal–organic frameworks and their hybrids for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Goulart de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.6390-6413. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4nr03969f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaled Al-Fumarate Synthesis and Shaping by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Imaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c04929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-conventional approaches to producing biochars for environmental and energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Lara Bursztyn Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (1), pp.20250116. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rams-2025-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and DFT simulation of SnO2 monotube-based gas sensing for hazardous VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Soumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bouaaliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Fazouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ydir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Dloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.105971. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2025.105971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and insights in CO2 adsorption using N-doped carbons under realistic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 273, pp.121211. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.121211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; immobilization of potentially toxic elements in soil using agricultural byproducts and wastes: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Levei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eniko Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Senila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Cadar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.127326. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-hybridization of MIL-101(Cr) with graphene oxide enhances its hydrogen storage and release capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana V Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (12), pp.500156. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/energymater.2025.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating 3D-Printed Carbon–Carbonyl Iron Composites for Electromagnetic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzmitry Tsyhanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algirdas Selskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (8), pp.1009. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17081009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced hydrogen storage and release capacities when using HKUST-1@activated carbon hybrids obtained by resonant acoustic mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 520, pp.165834. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Optimization of NO 2 Detection Using Activated Carbon-Based Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscovia Kyokunzire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (6), pp.2349-2361. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c02151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion docking drives HER carbon-based electrocatalyst performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Ioannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 241, pp.120383. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated carbons outperform other sorbents for biogas desulfurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 506 (8), pp.160304. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.160304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting electrochemical capacitor performance by nitrogen and boron doping of nanoporous tannin-derived carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pinto-Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po Shan Poon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134, pp.118280. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.118280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optimized synthesis of calcium particles for enhanced CO&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; capture and cyclic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Arjona-Jaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Chazaro-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Nieto-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Rangel-Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 512, pp.162614. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.162614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatments on carbon xerogels to improve their performance as negative electrodes of Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berke Karaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tonnoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.120841. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable valorization of spruce bark via hydrothermal carbonization for the production of furanic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.100881. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free photocatalyst based on highly porous activated carbon obtained from agro-industrial residues. Characterization and photocatalytic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alvear-Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Irvicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Murillo-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonela Canneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.116247. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2024.116247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and perspectives in the electrochemical synthesis of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cazorla-Amorós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 237, pp.120151. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of adsorbents for CO2/CH4 separation in pressure swing adsorption units: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.114870. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.114870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of graphite felt activation and aging by electroanalysis at microfiber electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Feynerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Brites Helú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 485, pp.144033. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is heteroatom doping of activated carbons always a good strategy for enhancing CO2 adsorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 479, pp.147638. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Novel Hierarchy-Connectivity Factor for Characterizing Micro-mesoporous Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.154938. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.154938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors in the selection, functionalization and regeneration of activated carbon for the removal of the most common micropollutants in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.113105. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.113105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocellulose and carbon nanotube composites: A universal solution for environmental and energy challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Taurbekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengisbek Kuspanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisher Abdisattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolganay Atamanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.113262. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.113262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVD-coated carbon xerogels for negative electrodes of Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berke Karaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tonnoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.119077. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and Ultrasonic Properties of PDMS/TiO2 Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Vanskeviče</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martynas Kinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.603. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16050603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation model for the curing of photosensitive acrylate resin in a stereolithography process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (11-12), pp.5157-5172. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-024-14744-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen sites prevail over textural properties in N-doped carbons for the oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 654, pp.446-453. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2023.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful amino-grafting functionalization of MIL-53(Al) through impulse dielectric barrier discharge plasma for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Najah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jean-Marie-Desiree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.1014-1022. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.02.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Transfer from Encapsulated Fe 3 C to the Outermost Ndoped Carbon Layer for Superior ORR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingdan Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202403810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between surface area and tap density when selecting carbon adsorbents for hydrogen compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 502, pp.157742. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.157742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing electrochemical capacitor performance of N-doped tannin-derived carbons by hydrothermal treatment in ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pinto-Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po Shan Poon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 602, pp.234332. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in the use of activated carbon based materials for gas sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscovia Kyokunzire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.113702. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.113702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of critical parameters for materialbased solar evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.114370. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing micropollutant removal efficiency using sustainable activated charcoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.114855. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.114855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Porous Fe 3 C@Fe‐N‐C Catalysts from Tannin‐Fe(III) Complexes for Efficient Oxygen Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bibent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.114855. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202406887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the pyrolysis of 3D-printed tannin-based composites -A first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.109081. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 1 -Impact of pyrolysis temperature and wood particle length on vapor cracking and char porous texture in relation to the tailoring of char properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Maziarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Kienzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Dieguez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (11), pp.9751-9771. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Insight into the Catalytic Activity of Stereolithographically 3D-printed Tannin-based Carbon Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Restivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (16), pp.e202400190. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Iron Microenvironment for a Cooperative Interplay between Fe-N-C Single Atoms and Fe₃C Nanoclusters on the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dessalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wilfried Hounfodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202409474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of solar evaporation in 3D-printed structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2766 (1), pp.012181. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the CH4/CO2 separation by adsorption on coconut shell activated carbon: Impact of the gas moisture on equilibrium selectivity and adsorption capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junior Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiano Moreira Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (9), pp.e30368. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Particle Size on the Origin of Electromechanical Response in BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/PDMS Nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martynas Kinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergejus Balčiu̅nas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidmantas Kalendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.7464 - 7474. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c01333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic properties of 3D-printed carbon-BaTiO 3 composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (1), </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0145532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate uses, adverse effects and alternatives: focus on the current scenario in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Goulart de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Froes Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.9559-9582. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-023-01763-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass Derived High Porous Carbon via CO2 Activation for Supercapacitor Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Taurbekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisher Abdisattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiram Atamanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Yeleuov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chingis Daulbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (10), pp.444. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs7100444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy and support-free synthesis of bimetallic borates for boosting the oxygen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García-Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Karthik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (7), pp.3735-3744. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c03871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in the development of efficient biomass-based ORR electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dessalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.237-260. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2022.11.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to recover and minimize boil-off losses during liquid hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.113360. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2023.113360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar evaporation performance of 3D-printed concave structures filled with activated carbon under low convective flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457 (7), pp.141168. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.141168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the activity of biocatalysts supported on calcium phosphate by inducing mesoporosity with phosphopeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surender Kumar Dhayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 660, pp.130906. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a surface metric to measure the dustiness of nanomaterial powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Witschger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (3), pp.670-679. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2EM00514J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greener and more mechanically robust 3D acrylate composites with added tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.117179. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Anatomy, Microstructure, and Composition of Natural Fibers on the Performance of Thermal Insulation Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Baffoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (51), pp.48673 - 48688. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c02481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis temperature dependence of sodium storage mechanism in non-graphitizing carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tonnoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.216-226. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2023.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printed Carbons with Improved Properties and Oxidation Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (21), pp.8055-8064. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c00152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reciprocal electromagnetic metasurface based on the nonlinearity of a liquid metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (19), pp.5033. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.500952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Nanogenerators Based On BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; /PDMS Composites for High-Frequency Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martynas Kinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksej Zarkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (15), pp.13911-13919. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c00321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms of tungsten trioxide revealed by water adsorption isotherms and first-principles molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Ben Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Caramori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (11), pp.5584-5596. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c08931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and easy synthesis of P-doped carbon-based electrocatalysts for the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García-Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.118154. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzing sustainability: phytic acid as a green precursor for metal-free carbon electrocatalysts in ORR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García-Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3su00119a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Design of Metal Nanoclusters and Single Atoms Embedded in C&amp;lt;sub&amp;gt; 1&amp;lt;/sub&amp;gt; N&amp;lt;sub&amp;gt; 1&amp;lt;/sub&amp;gt; ‐Derived Carbon Materials for ORR, HER, and OER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García-Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (21), pp.2300405. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202300405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New, 3D binder-jetted carbons with minimal periodic surface structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pelanconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Viganò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.118252. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of flax powder and short fibers into high value-added products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Medina Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Dominguez Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gonzalez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.107195. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2022.107195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 outperforms KOH as an activator for high-rate supercapacitors in aqueous electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Emo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 167, pp.112716. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc Doping Enhances the Electrocatalytic Properties of Cobalt Borides for the Hydrogen Evolution Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García-Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Karthik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2022.901395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Production of Hyper-Cross-Linked Polymers Using Mechanosynthesis and Bioresources: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio M. Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (49), pp.16090-16112. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c04954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible deformation of hyper-crosslinked polymers after hydrogen adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Suárez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castro-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 605, pp.513-527. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Rigid Polymeric Cellular Foams and Their Greener Tannin-Based Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio M Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3974. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14193974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High hydrogen release by cryo-adsorption and compression on porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (14), pp.8892-8915. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Productivity of NAD+ Reduction under Forced Convection in Aerated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Gajdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202101225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy enrichment of graphitic nitrogen to prepare highly catalytic carbons for oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.708-717. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2022.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant absorption in an inhomogeneous disordered metamaterial: First-principles simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.013504. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.106.013504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the use of biosourced phenolic molecules for electrode manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.810575. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2022.810575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Resistivity and Microwave Properties of Carbon Fiber Felt Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tretjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pralgauskaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Matukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.8654. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15238654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design Optimization of Acrylate—Tannin Photocurable Resins for 3D Printing of Bio-Based Porous Carbon Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (7), pp.2091. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27072091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative kinetic analysis of redox flow battery electrolytes: From micro-fibers to macro-felts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Feynerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Brites Helú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, pp.140373. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-based resins for 3D printing of porous carbon architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (23), pp.7702-7711. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of Surface Chemistry and Texture of Nanoporous Activated Carbons in CO 2 Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.3843-3854. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c04474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling High-Pressure Hydrogen Uptake by Nanoporous Metal-Organic Frameworks: Implications for Hydrogen Storage and Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael L S Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.759-773. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c03493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-based hard carbons as high-performance anode materials for sodium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tonnoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.100614. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2021.100614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practices for ORR performance evaluation of metal-free porous carbon electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quilez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, pp.349-361. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.12.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better understanding of solar water evaporation systems using a biosourced foam and its modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a thermally driven hydrogen compressor as a performance optimization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass-derived carbons physically activated in one or two steps for CH4/CO2 separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.122-133. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Monoliths with Hierarchical Porous Structure for All-Vanadium Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Vivo-Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blagoj Karakashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries7030055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical functionalization of mesoporous carbons for the catalytic transformation of trans-ferulic acid into vanillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramírez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (13), pp.4704-4710. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c09028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced tribological properties of wind turbine engine oil formulated with flower-shaped MoS2 nano-additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zoubair Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki El Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Canilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 620, pp.126509. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobised carbon foams for improved long-term seasonal solar thermal energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palomo del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220, pp.110849. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of pine tannin biochars as electrochemical capacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po S Poon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 601, pp.863-876. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.05.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon microspheres with tailored texture and surface chemistry as electrode materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elmouwahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bailón-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín F Pérez-Cadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.541-551. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c08024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and Electrical Characteristics of Composites Filled with Onion-Like Carbon Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tretjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Palaimiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pralgauskaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Matukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.997. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13070997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic hydrogen evolution on the noble metal-free MoS 2 /carbon nanotube heterostructure: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Keivanimehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Habibzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Baghban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Esmaeili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mohaddespour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.3958. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83562-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular sieving of linear and branched C6 alkanes by tannin-derived carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika de Oliveira Jardim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Silvestre-Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kriesten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.413-422. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on surface modifications mitigating dairy fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Françolle Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.4324 - 4366. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-4337.12794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of PDMS composites filled with SrTiO 3 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Povilas Bertasius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algirdas Selskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.2982-2988. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.26031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative fouling-resistant materials for industrial heat exchangers: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Françolle de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Reviews in Chemical Engineering, 39 (1), pp.71-104. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/revce-2020-0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon gels derived from phenolic-oil for pollutants removal in water phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp.106588. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuproc.2020.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Porous Carbon Material for the Detection of Traces of Volatile Organic Compounds in Indoor Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf El Mohajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Bezverkhyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (33), pp.40088-40097. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c10430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printed, carbon-based, lossy photonic crystals: Is high electrical conductivity the must?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzmitry Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Liubimau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.484-492. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model carbon materials derived from tannin to assess the importance of pore connectivity in supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.111600. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Thermal Behavior of Fibrous Carbon Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blagoj Karakashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Barek Taghite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kouitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1796. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Nanotube as an Antimicrobial Peptide Carrier: A Theoretical Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Zarghami Dehaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrokh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbasali Nasiriasayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Hamed Mashhadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 16, pp.1837-1847. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S298699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Step Forward in Understanding the Hydrogen Adsorption and Compression on Activated Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael L S Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.12562-12574. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c22192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of hierarchical porous carbons using a dualshape 2D-NLDFT model with adjustable slit-cylinder pore shape boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (41), pp.49472-49481. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c13910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical scenario for the mechanical failure of boron carbide nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Salmankhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Hamed Mashhadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Zarghami Dehaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Saeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.110022. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.110022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of natural materials for solar evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219, pp.110814. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densities of hemp shiv for building: From multiscale characterisation to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.113390. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-dielectric bulk isotropic double-negative metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.408571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms of scheelite from adsorption isotherms and ab initio molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Badawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 562, pp.150137. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of the Impact of the Amount of Potassium Hydroxide on the Porous Structure Development of Activated Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elżbieta Broniek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2045. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14082045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas sensing based on organic composite materials: Review of sensor types, Progresses and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghaffar Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petrissans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.105744. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2021.105744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Light Transmission in a Plasmonic Liquid Metacrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharias Viskadourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kenanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.346. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprinting isolated single iron atoms onto mesoporous silica by templating with metallosurfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gueddida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-E. Bendeif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 573, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.03.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the adsorption pH and temperature on the parameters of the Brouers–Sotolongo models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Seffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (19), pp.23437-23446. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3835-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into H2S Adsorption on Graphene and Graphene-Like Structures: A Comparative DFT Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Salmankhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Hamed Mashhadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Ganjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Vatanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Carbon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (4), pp.74. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/c6040074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Influence of Surface Oxygen Groups on the Electrochemical Behavior of Porous Carbons as Anodes for Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure C Piedboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Busby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (32), pp.36054-36065. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c08297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved tribological properties, thermal and colloidal stability of poly-α-olefins based lubricants with hydrophobic MoS2 submicron additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Z. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Canilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 562, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2019.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of nanomaterials by the volume specific surface area (VSSA) criterion: application to powder mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Witschger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (10), pp.4908-4917. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NA00395F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sustainable Carbon Material from Kraft Black Liquor as Nickel-Based Electrocatalyst Support for Ethanol Electro-Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leal da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-020-01201-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Storage in Supercapacitors: Focus on Tannin-Derived Carbon Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of C3N Nanotubes from Molecular Dynamics Simulation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Salmankhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Hamed Mashhadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Saeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.894. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10050894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical percolation and electromagnetic properties of polydimethylsiloxane composites filled with Ag nanoparticles of different sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Palaimiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algirdas Selskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (11), pp.4750-4756. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.25748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracetamol removal by Kon-Tiki kiln-derived biochar and activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Bursztyn Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.112740. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 70 MPa hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.466-478. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin-graphene oxide inks for 3D printing of graphitic materials with tunable density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.100881. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nantod.2020.100881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen-promoted hydrogen adsorption on activated and hybrid carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdedayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (55), pp.30767-30782. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and electrochemical properties of carbon nanostructures derived from nickel(II) and iron(II) phthalocyanines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.85-97. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jare.2019.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Carbon Materials for Hydrogen Storage and Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Thommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Carbon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/c6030046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the gas adsorption capacities of UiO-66 by nanographite addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Policicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, pp.110571. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the production of solid and liquid products from the hydrothermal carbonisation of two biomasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, pp.112452. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the properties of humins foams, the porous carbonaceous materials derived from biorefinery by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard P. M. van Klink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lomenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100622. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forcespun metal oxide ultrafine tubes for hazardous gas monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bouaaliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es-Said Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ihlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Benlhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.3124-3131. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2020.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of activation conditions on textural properties and performance of activated biochars for pyrolysis vapors upgrading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119759. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green&amp;quot;, innovative, versatile and efficient carbon materials from polyphenolic plant extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.792-815. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the adsorption of simple gases O2 and H2 with minimal quadrupole moments for the dual gas characterization of nanoporous carbons using 2D-NLDFT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kenvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchi Maria Concepcion Ovin Ania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.164-175. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetohydrodynamic self-propulsion of active matter agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0018692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach for modelling the physical foaming of tannin-based thermoset foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.106212. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical tannin-derived carbons as efficient tetracycline adsorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.147428. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Mechanical Hybrid Hydrogen Compression for Decentralized Hydrogen Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.3145. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13123145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of carbon microspheres based on tannin-sucrose mixtures treated in hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.112564. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated carbon xerogels derived from phenolic oil: Basic catalysis synthesis and electrochemical performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.106427. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuproc.2020.106427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology and hydrophobization of MoS2 microparticles on the stability of poly-α-olefins lubricants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Saidi ⁠</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Achak ⁠</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C El Moujahid ⁠</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Mouakibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 572, pp.174-181. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon aerogels prepared by autocondensation of flavonoid tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Resources Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.72-84. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crcon.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin-based carbon nanofibers as electrodes for vanadium redox couples electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Vivo-Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9010106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered mesoporous carbons obtained from low-value coal tar products for electrochemical energy storage and water remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castro-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lorenzo-Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Martinez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M.D. Tascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.106152. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuproc.2019.106152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured tin oxide materials for the sub-ppm detection of indoor formaldehyde pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.120396. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Rate Capability of Supercapacitors Based on Tannin-Derived Ordered Mesoporous Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (21), pp.17627-17635. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b03407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (31), pp.16811-16823. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating hollow carbon spheres for improved solar evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ballweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.232-247. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.01.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Carbon Composite Particles for Dye Adsorption from Water and their Electrochemical Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ballweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Gellermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez‐sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (6), pp.1800537. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.201800537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Hydrogen Compression in an Electrochemical System: Focus on Water Transport Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201900068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for measuring the thermal conductivity of small insulating samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bianchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90 (5), pp.054901. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5065562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Floating hollow carbon spheres for improved solar evaporation” [Carbon 146 (2019) 232–247]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ballweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.549. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the current technologies and performances of hydrogen compression for stationary and automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.150-170. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2018.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the hygrothermal behaviour of cement-bonded wood composite panels as permanent formwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Ganaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.111784. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Carbon Capture and Storage Process (e-CCS) Applied to Shallow Reservoirs Using Nanofluids Based on Nitrogen-Rich Carbon Nanospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rodriguez Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid B. Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo A Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrasco-Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín F Pérez-Cadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (13), pp.2088. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12132088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the modified Dubinin-Astakhov equation for a better understanding of high-pressure hydrogen adsorption on activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (48), pp.25912-25926. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced resolution of ultra micropore size determination of biochars and activated carbons by dual gas analysis using N2 and CO2 with 2D-NLDFT adsorption models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kenvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2018.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of various adsorption models for assessing the porous structure of activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (8), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-019-00129-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal pre-treatment, an efficient tool to improve activated carbon performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mbarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Kesraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Seffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.111717. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational methodology to identify industrial-scaled nanomaterial powders with the volume specific surface area criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Llewellyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (8), pp.3232-3242. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NA00010K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Properties of Carbon Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Palaimiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), pp.4143. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12244143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the physical foaming of tannin-based thermoset foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.111424. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.05.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of fibrous carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Karakashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Achchaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (21), pp.13537-13556. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-019-03854-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterisation and Chemical Stability of Commercial Fibrous Carbons in Molten Lithium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blagoj Karakashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), pp.4232. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12244232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterial identification of powders: comparing volume specific surface area, X-ray diffraction and scanning electron microscopy methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Llewellyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.152-162. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8EN00760H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Porous Carbons Derived from Coal Tar Rejects: Assessment of the Role of Pore Texture in CO 2 Capture under Realistic Postcombustion Operating Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique García-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (40), pp.36789-36799. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b13247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Carbon Felt/Salt-Based Hybrid Material for Thermal Energy Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Achchaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Risueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (7), pp.356-364. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Bisphenol A on KOHactivated tyre pyrolysis char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nabarlatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.823-833. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic effect of triglycine sulfate and graphite nanoplatelets on dielectric and piezoelectric properties of epoxy resin composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Samulionis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzmitry Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (S2), pp.E1181-E1188. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.24932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the formulation of biosourced phenolic foams on their fire properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of perfectly ordered mesoporous carbons by water-assisted mechanochemical self-assembly of tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (22), pp.5123-5132. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8GC02295J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Electromagnetic Properties of Cellular Glassy Carbon Monoliths with Controlled Cell Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (5), pp.709. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11050709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-coated mesoporous silica microparticles for the controlled delivery of β-galactosidase into intestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Alexandra Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Girardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Amadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (35), pp.5633-5639. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8TB01114A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically blown wall-projected tannin-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.316-323. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of lung cancer biomarkers by a micro-analytical device using a single metal oxide-based gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gregis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Bezverkhyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255 (1), pp.391-400. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2017.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto‐Crosslinked Rigid Foams Derived from Biorefinery Byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Van klink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (16), pp.2797-2809. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201800778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-dependent electrical and thermal properties of onion-like carbons / polyurethane composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Kranauskaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (S3), pp.E1834-E1840. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.24816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of Carbon Nanostructures . Edited by Klaus Müllen and Xinliang Feng. De Gruyter, 2017. Hardcover, Pp. XI+319. Price EUR 89.95, USD 126.00, GBP 67.99. ISBN 978-3-11-028450-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (3), pp.319-321. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520618004742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical meaning of the parameters used in fractal kinetic and generalised adsorption models of Brouers-Sotolongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Seffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Sammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-017-9927-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of &amp;quot;green&amp;quot; tannin-furanic foams for thermal insulation by experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139, pp.7-15. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destructive vs. non-destructive methods for the mechanical characterisation of tannin-based thermoset foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.332-339. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projectable tannin foams by mechanical and chemical expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tenorio-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.90-96. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The severity factor as a useful tool for producing hydrochars and derived carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmottaleb Ouederni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.1497-1507. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0366-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation of flexible graphite: experimental versus simulation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15761/ams.1000142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered mesoporous carbons obtained by soft-templating of tannin in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 270, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetracycline removal with activated carbons produced by hydrothermal carbonisation of Agave americana fibres and mimosa tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Seffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.146-157. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low percolation threshold in epoxy resin–onion-like carbon composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palaimiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Selskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (3), pp.033105. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5030526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic properties of model cellular vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghaffari Mosanenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Naguib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Treatment of Tannin: A Route to Porous Metal Oxides and Metal/Carbon Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia L Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics5010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully carbon metasurface: Absorbing coating in microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorokhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Piasotski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (16), pp.165103. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4982232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Preparation of Tannin-Based Ag Catalysts for Ethylene Epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (27), pp.8509-8516. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201701548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding electrochemical performance of highly N- and O-doped carbons derived from pine tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia González-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (11), pp.2653-2665. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7GC00491E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent electrochemical performances of nanocast ordered mesoporous carbons based on tannin-related polyphenols as supercapacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.01.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-length carbon nanotubes as building blocks for high dielectric constant materials in the terahertz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Shuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 50 (n° 8), pp. 08LT01. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa5628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and structural characterisation of model cellular vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.208-218. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic properties of model vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire-resistant tannin–ethylene glycol gels working as rubber springs with tuneable elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grishechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez –sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (28), pp.14720-14732. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ta03768f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High added-value products from the hydrothermal carbonisation of olive stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. M Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouederni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (11), pp.9859-9869. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7807-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice straw-based activated carbons doped with SiC for enhanced hydrogen adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. L Ballinas-Casarrubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (16), pp.11534-11540. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of tannin-based foams using multiple light-scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.318-330. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistivity and low-frequency noise characteristics of epoxy-carbon composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pralgauskaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Matukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tretjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), pp.114303. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Effect of Porosity and Surface Chemistry on the Electrochemical Reduction of Oxygen on Cellular Vitreous Carbon Foam Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Encalada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthi Savaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolina A Travlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (11), pp.7466-7478. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.7b01977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of materials toward toluene traces detection for air quality monitoring and lung cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gregis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192, pp.374 - 382. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of model vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116, pp.562-571. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical studies of the effects of process conditions on the development of the porous structure of adsorbents prepared by chemical activation of lignin with alkali hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 486, pp.277-286. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the physical properties of glasslike carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 879, pp.012014. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/879/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow Superparamagnetic Microballoons from Lifelike, Self-Directed Pickering Emulsions Based on Patchy Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Granath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Shmeliov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.10347 - 10356. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b06063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobisation of tannin-based foams by covalent grafting of silanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gerardin-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of poly(furfuryl alcohol)-tannin poiyHIPEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78, pp.195-212. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugarcane molasses as pseudocapacitive materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Martinez de Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lega Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edelio Danguillecourt Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (91), pp.88826-88836. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra16314a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physisorption, chemisorption and spill-over contributions to hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (39), pp.17442-17452. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.07.262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shielding effects in thin films of carbon nanotubes within microwave range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Shuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintaras Valušis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithuanian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 56 (n° 2), pp. 86-91. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3952/physics.v56i2.3304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy and eco-friendly synthesis of ordered mesoporous carbons by self-assembly of tannin with a block copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.3265-3271. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5gc02788h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized, hierarchical and ordered mesoporous carbons for high-performance supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (16), pp.6140-6148. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA00738D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose-based carbon foams with enhanced thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.498-506. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in tailoring the porosity of tannin-based carbon xerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rey-Raap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.100-106. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cluster architecture of carbon in polymer nanocomposites observed by impulse acoustic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Petronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Morokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Chernozatonskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 253 (10), pp.1952-1959. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201600077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of Oxygen on Hydrophobic Ultramicroporous polyHIPEs Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Seredych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bandosz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.5618-5628. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b01497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High surface area microporous carbons as photoreactors for the catalytic photodegradation of methylene blue under UV-vis irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricmary Montaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliram Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Martínez de Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 517, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2016.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetracycline adsorption onto activated carbons produced by KOH activation of tyre pyrolysis char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Martinez de Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nabarlatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of carbon foams for seasonal solar thermal energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palomo del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.771-787. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hydrogen storage in activated carbons produced from hydrothermally treated organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (28), pp.12146-12156. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow carbon spheres, synthesis and applications - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (33), pp.12686-12713. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA03802F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA with Intumescent System Containing Lignin and Ammonium Polyphosphate for Flame Retardant Textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (9), pp.331. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym8090331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced, highly porous, carbon xerogel microspheres †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Grishechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (70), pp.65698-65708. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA09462G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Water Repellence and Friability of Tannin-Furanic Foams by Oil-Grafted Flavonoid Tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Rangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.7754-7768. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15376/biores.11.3.7754-7768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow carbon spheres in microwaves: Bio inspired absorbing coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorokhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (1), </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4938537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salting effect in the hydrothermal carbonisation of bioresources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (14), pp.4161-4166. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201600837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon periodic cellular architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “A new method for preparing tannin-based foams” [Ind. Crops Prod. 54, 40–53]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.510. </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lung cancer bio-markers in human breath using a micro-fabricated air analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gregis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (9), pp.4664-4670. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermally treated aminated tannin as precursor of N-doped carbon gels for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2015.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High surface - Highly N-doped carbons from hydrothermally treated tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.282-290. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FE simulation of repaired timber beams under tensile load using CFRP patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.158-170. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2014.979028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Dielectric Properties of Tannin-Based Carbon Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klochkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 479 (1, SI), pp.119-126. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150193.2015.1012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic conversion of methane over a biomass char for hydrogenproduction: deactivation and regeneration by steam gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 490, pp.170-180. </w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the thermal, dynamic mechanical and morphological properties of PLA-Lignin & PLA-Tannin particulate green composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A. S. Anwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani E. Naguib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.92-99. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-based monoliths from emulsion-templating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez De Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a feasible and scalable production of bio-xerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rey-Raap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 456, pp.138-144. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2015.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-cell carbon foams from diphenolic acid-based polybenzoxazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Javier Zuniga Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Martinez De Yuso Arisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Cadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.919-929. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2015.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Natural Tannin to Hydrothermal and Graphene-Like Carbons Studied by Wide-Angle X-ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Balin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Szade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (32), pp.8692-8701. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b02407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest progresses in the preparation of tannin-based cellular solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1, SI), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021955X14538273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-Based Carbon Foams for Electromagnetic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (5), pp.989-995. </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2430370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron influence on uranium removal from water using cellulose acetate membranes doped with activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Villalobos-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ruiz Cuilty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Montero-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. E. Esparza-Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Nevarez-Moorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (13), pp.3476-3485. </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2014.980333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced mesoporous carbon with embedded palladium nanoparticles by a one pot soft-template synthesis: application to Suzuki reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Derible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Becht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Drian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (23), pp.12297-12306. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ta06478j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, elastic and electromagnetic properties of epoxy-graphite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. S. Petronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Chernozatonskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity improvement of composite carbon foams based on tannin-based disordered carbon matrix and graphite fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.635-643. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic properties of polyurethane template-based carbon foams in Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Piasotski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Voronovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (9), </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/90/9/094019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical performances of hydrothermal tannin-based carbons doped with nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.332-340. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique bimodal carbon xerogels from soft templating of tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Dielectric Spectroscopy of Composites Filled With Various Carbon Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bistarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Cataldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Kranauskaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (6), pp.2024-2031. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2015.2418758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde-Free Prorobitenidin/Profi setinidin Tannin/Furanic Foams Based on Alternative Aldehydes: Glyoxal and Glutaraldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.142-150. </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/JRM.2014.634117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal carbons produced from tannin by modification of the reaction medium: Addition of H+ and Ag+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.364-374. </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ synthesis and attachment of colloidal ZnO nanoparticles inside porous carbon structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Mihail Motoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Albert Tudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Petriceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badilita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Palorno Del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 161, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2015.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for preparing tannin-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.40-53. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortuosity studies of cellular vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.193-202. </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the hydrothermal treatment of tannin for producing carbonaceous microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 151, pp.271-277. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Density Functional Theory for Determining Pore-Size Distributions of Microporous Activated Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Figueroa-Gerstenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Siperstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/0263-6174.32.1.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of rigid foams derived from quebracho tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez De Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.208-212. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in activated carbons produced from coals of different ranks: Effect of oxygen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Tellez-Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fernandez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (10), pp.4996-5002. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.01.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of nanoindentation tests using a macroscopic computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (8), pp.3209-3217. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12206-014-0730-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion-templated porous carbon monoliths derived from tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.352-362. </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multi-walled carbon nanotube dispersion in resorcinol-formaldehyde aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Haghgoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jalal Zohouriaan Mehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass-derived, thermally conducting, carbon foams for seasonal thermal storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.312-318. </w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of Quebracho tannins based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Martínez de Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2014007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical activation of tannin-based hydrogels by soaking in KOH and NaOH solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 196, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Characterization of-multi-walled carbon nanotube dispersion in resorcinol-formaldehyde aerogels&amp;quot; [Micropor. Mesopor. Mater. 184 (2014) 97–104]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Haghgoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jalal Zohouriaan Mehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.1. </w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of graphite-based epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Kranauskaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadeja Volynets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (7), pp.1623-1633. </w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201431101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of heat-treated organic foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (3), </w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.032156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-based xerogels with distinctive porous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. I. Grishechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.437-445. </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic properties of cellular vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.76-86. </w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and characterization of adsorbents for the analysis of an explosive-related molecule traces in the air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Bezverkhyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayonnaise, whipped cream and meringue, a new carbon cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.245-248. </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of condensed tannins with ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Radke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.330-335. </w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin-phenol-formaldehyde aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. I. Grishechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 168, pp.19-29. </w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine tannin-based rigid foams: Mechanical and thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of Tannin/Furanic Resin Foamed With Different Blowing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.743-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy composites filled with high surface area-carbon fillers: Optimization of electromagnetic shielding, electrical, mechanical, and thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Volynets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (16), </w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic studies of tannin-formaldehyde aerogels: preparation and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1468-6996/14/1/015001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon meringues derived from flavonoid tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.214-227. </w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical transport in carbon black-epoxy resin composites at different temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (3), </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4815870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin/furanic foams without blowing agents and formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.04.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen uptake of high surface area-activated carbons doped with nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fernandez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (25), pp.10453-10460. </w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow cost reticulated carbon foams from household cleaning pad wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.517-520. </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and oxidation resistance of micro-cellular Si-SiC foams derived from natural resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zollfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pusterla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.1841-1851. </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2012.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy Resin/Carbon Black Composites Below the Percolation Threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (8), pp.5434-5439. </w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2013.7547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tannin-lignin aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. I. Grishechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.347-355. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of tannin based rigid foams using oligomers of a hyperbranched poly(amine-ester)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. A. Essawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (12), </w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10965-012-0021-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative properties of tannin-based, glasslike, carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (11), pp.4102-4113. </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.04.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a GC-based microsystem for benzene and 1,3 butadiene detection: Pre-concentrator characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Correiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, B (156 issue 2), pp.680-688. </w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterisation of sugar cane bagasse lignin oxidized by hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mancera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.470-476. </w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-based carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (6), pp.1480-1492. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated carbons prepared from wood particleboard wastes: Characterisation and phenol adsorption capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1), pp.491-501. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2008.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pitch–sulphur mixtures used as binder in the preparation of black ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Marêché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2-3), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical gelation of water-borne thermosetting resins by percolation theory-urea-formaldehyde, melamine-urea-formaldehyde, and melamine-formaldehyde resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (10), pp.971-978. </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.21433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative Steam Reforming of Ethanol over Ni-Cu/SiO2, Rh/Al2O3 and Ir/CeO2: Effect of Metal and Support on Reaction Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Veen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (1-4), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-008-9122-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol oxidative steam reforming over Ni-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (2), pp.659-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On board hydrogen production in a hybrid electric vehicle by bio-ethanol oxidative steam reforming over Ni and noble metal based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the cracking reaction of linear and branched hexanes under protolytic conditions by non-stationary kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90, pp.139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative reforming of biomass derived ethanol for hydrogen production in fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Klouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75, pp.141-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol reforming for hydrogen production in a hybrid electric vehicle: process optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Klouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 105/1, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-enriched activated carbons for the capture and separation of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone d'Etudes des Carbones, Jun 2025, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in HKUST-1@Activated Carbon composites obtained by Resonant Acoustic Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jimenez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Metal-Hydrogen Systems, MH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Resonant Acoustic Mixing to Combine HKUST-1 with Activated Carbon for Hydrogen Adsorption Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de l'Association Française d'Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen enriched activated carbons for the CO2 capture and separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbones activés enrichis en azote pour la capture/séparation du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone des carbones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone d'Etude des carbones, May 2024, Saint-Dié -des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the catalytic activity of single atoms by interaction with nanoclusters for the oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dessalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Carbon for Energy Storage and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Oxygen Reduction Reaction with Fe-Based Single-Atom Catalysts: The Role of Cluster Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dessalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous bio-sourced carbons by stereolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cancun, Mexico, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in char’s porosity and evolved vapours’ composition–insights from a comprehensive study of single particle pyrolysis of beech wood cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maziarka Przemyslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almuina-Villar Hernán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kienzl Norbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Alba Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PYROLIQ II – 2023: PYROLYSIS AND LIQUEFACTION OF BIOMASS AND WASTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Schloss Hernstein, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis: an environmentally friendly strategy to produce hyper-crosslinked polymers from biosourced precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio M Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of carbon 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas, V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'eau purifiée par évaporation solaire sur des structures 3D recouvertes de charbon actif : étude numérique du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas, V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing gas adsorption through HKUST-1 hybridization with activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jimenez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Adsorption Initiative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg (67000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coal tar residues as precursors of hypercrosslinked polymers: using mechanosynthesis as a green synthesis protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio M Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEP-SLAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Especializado de Polímeros, May 2022, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis and biosourced precursors as environmentally friendly strategies to produce hyper-crosslinked polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio M Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th Global Conference on Polymer and Composite Materials (PCM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des performances thermiques d'un évaporateur solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France. pp.665-672, </w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2022-063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbones poreux par impression 3D de résine à base de tanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas, V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fierro Vanessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone du Carbone 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone d’Etude des Carbones, Sep 2021, Murol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un compresseur à hydrogène par adsorption / désorption cyclique sur charbon actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of local heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cells Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 CAPTURE ON ACTIVATED CARBONS UNDER REALISTIC OPERATION CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E García-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Maroto-Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de structures 3D pour la production d'eau purifiée par évaporation solaire : Une approche innovante et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Annuelles du GDR TAMARYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy (France), France. pp.683 - 718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization and characterization study of MOFs by plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymane Najah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Poucques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plasma Science and Entrepreneurship Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbons activés dérivés d'huiles phénoliques : Lien entre texture et propriétés d'adsorption de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E García-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Maroto-Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de L'association Française d'adsorption (AFA) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la texture, de la conductivité et de la teneur en azote dans la réaction de réduction de l’oxygène sur carbone poreux non chargé en platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quilez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HySPàC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Port aux Rocs au Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite based heat exchangers for fouling control in dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Françolle de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de bleue de méthylène dans des gels de carbone synthétisés à partir d'huiles phénoliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de L'association Française d'adsorption (AFA) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESIS OF CARBON GELS BY SOL-GEL POLYMERIZATION OF COAL-DERIVED PHENOLIC OILS WITH FORMALDEHYDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURNING TAR-DERIVED PHENOLIC OILS INTO POROUS CARBON GELS FOR WATER POLLUTANTS REMOVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage on nanostructured carbon materials by adsorption and compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques de l’Association Française de l’Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-driven hydrogen compression based on adsorption onto activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la teneur en oxygène des carbones activés sur leur capacité de stockage de l’hydrogène à température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmottaleb Ouederni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GdR 3652 HySPàC du CNRS (Hydrogène, Systèmes et Pile à Combustible)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen adsorption on HTC-Activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmottaleb Ouederni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques de l’Association Française de l’Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Non-Mechanical Hydrogen Compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR 3652 du CNRS HySPàC (Hydrogène, Systèmes et Pile à Combustible)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the implementation process of blown rigid tannin-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobisation of tannin-based foams by covalent grafting of silanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of tannin-based foam using multiple light scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and understanding of radon adsorption in nanoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Busto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Radioactivity Techniques 2015 (LRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01150614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performances carbonaceous adsorbents for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weigang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aylon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMES10: NEW ACHIEVEMENTS IN MATERIALS AND ENVIRONMENTAL SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New families of carbon gels based on natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMES10: NEW ACHIEVEMENTS IN MATERIALS AND ENVIRONMENTAL SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorption of model pollutants in liquid phase on raw and modified rice husks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Toniazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMES10: NEW ACHIEVEMENTS IN MATERIALS AND ENVIRONMENTAL SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional porous solids derived from tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weigang Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMES10: NEW ACHIEVEMENTS IN MATERIALS AND ENVIRONMENTAL SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies in catalytic materials and reactors development for facing the 21st century energy challenges in heterogeneous catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Davidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Teh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Panhellenic Catalysis Symposium, 31/10/04 - 1/11/04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tap reactor study of catalytic cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFP-IRC Conference, 9/07/04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non stationary kinetic approach of the methylcyclohexane cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Reaction Kinetics and the Development and Operation of Catalytic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Oostende, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-stationary kinetics approach for the determination of the kinetic parameters of the prototypic cracking of methylcyclohexane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.341-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of transport and kinetic parameters for the catalytic cracking of linear alkanes (C1-C10) by transient experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress on Catalysis, EUROPACAT V, 1/09/01 - 7/09/01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic production of hydrogen from ethanol for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Klouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress on Catalysis, EUROPACAT V, 1/09/01 - 7/09/01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P de Rango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermin Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd &amp; Wiley. 2025, Encyclopédie Sciences - Energy (Production, Conversion et stockage de l'hydrogène), Alain Dollet, 978-1-78949-223-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels: From Laboratory Synthesis to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angel Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura López-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Electrochemical Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.319-329, 2025, </w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-96022-9.00290-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-Based Nanoelectromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetics of carbon: nano vs micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019, </w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2017-0-00514-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting Carbon Gels and Composites for Environmental Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels: From Laboratory Synthesis to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.123-147, 2019, Advances in Sol-Gel Derived Materials and Technologies, 978-3-030-13896-7. </w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Carbon Aerogels and Their Organic Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and carbon gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-121, 2019, </w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetics of carbon: Nano versus micro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon-Based Nanoelectromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.191-204, 2019, </w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102393-8.00008-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels: From Laboratory to Industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels: From Laboratory Synthesis to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.1-26, 2019, Advances in Sol-Gel Derived Materials and Technologies, 978-3-030-13896-7. </w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels Derived from Biosourced Polyphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and Carbon gels. From Laboratory Synthesis to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.27-85, 2019, Advances in Sol-Gel Derived Materials and Technologies, 978-3-030-13896-7. </w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Gels for Electrochemical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels. From Laboratory Synthesis to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.149-189, 2019, Advances in Sol-Gel Derived Materials and Technologies, 978-3-030-13896-7. </w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Adsorption on Nanotextured Carbon Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogen Storage Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119460572.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, a unique modele material for condensed matter physics and engineering science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nano-Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-26, 2016, NATO Science for Peace and Security Series B: Physics and Biophysics, 978-94-017-7476-5. </w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7478-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of intrinsic adsorption and diffusion of n-butane in activated carbons by using the TAP reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Surface Science and Catalysis, volume 160</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Amsterdam, pp.241-247, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of commercial activated carbons for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-enriched activated carbons for the capture and separation of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SUSTAINABLE CHEMISTRY DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbones activés par NH3 à base de chitosane, marc de café et polyacrylonitrile pour la capture/séparation du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daghouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de l’AFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des performances thermiques d'un évaporateur solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Pellé; Céline Morin; Damien Méresse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.665-672, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation des performances d'un compresseur à hydrogène par adsorption-désorption à entraînement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France. Société Française de Thermique, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization and characterization study of MOFs by plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Najah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. De Poucques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM - Plasma Thin film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen adsorption in cryogenic conditions: relationship between the porous texture and the parameters of the Modified Dubinin-Astakhov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1417"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maria Vanessa Fierro Pastor </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (317)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-/n-type conduction in activated carbon NO2 sensors with enhanced low-concentration sensitivity at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscovia Kyokunzire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 246, pp.120891. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized wood-based activated charcoal for desulfurization under realistic biogas conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 247, pp.120963. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and predicting CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capacity loss in activated carbons under humid conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 530, pp.173366. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2026.173366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored hybridization of MIL-101(Cr) with graphene oxide enables enhanced hydrogen storage and delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ta06828b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local wood charcoal to high-performance supercapacitors: The role of pore accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 258, pp.124992. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.124992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting hydrogen storage and release in MOF-5 / graphite hybrids via in situ synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Osman Sumbhaniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.151272. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring CO 2 methanation using 3D-printed carbon architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Querido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.e202500303. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202500303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of acid-catalyzed dehydration and pressure on woody biomass carbonization: Exploring carbon yield, heteroatom functionalities, and biochar atomistic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Sierra-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Macias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 242, pp.120474. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Carbons for Bone Cell Growth: Structural Properties and Biological Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damião de Carvalho Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drielli Viana Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayres Fernando Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Almeida-Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemEngineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (6), pp.139. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemengineering9060139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca-modified biochar by microwave irradiation for robust CO2 capture under realistic flue gas conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Arjona-Jaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F Chazaro-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 525, pp.170349. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.170349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated Carbon as a Bone Substitute: Enhancing Mechanical and Morphological Properties in a Rat Tibia Defect Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Lopes Publio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Aparecida Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Almeida Mattos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayres Fernando Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marília Lucas Siena Del Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Medicine and Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.23-40. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/jammr/2025/v37i15693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of pore network connectivity in tannin-derived carbons for rapid detection of BTEX traces in indoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf El Mohajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rams-2025-0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do N-doped activated carbons truly outperform N-free activated carbons for CO₂ separation in humid conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taurbekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Atamanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234, pp.119978. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly open 3D carbon structures enhance solar steam generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.164684. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.164684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments in the synthesis of metal–organic frameworks and their hybrids for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Goulart de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.6390-6413. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4nr03969f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-conventional approaches to producing biochars for environmental and energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Lara Bursztyn Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (1), pp.20250116. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rams-2025-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaled Al-Fumarate Synthesis and Shaping by Spray Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Imaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.4c04929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and insights in CO2 adsorption using N-doped carbons under realistic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 273, pp.121211. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2025.121211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and DFT simulation of SnO2 monotube-based gas sensing for hazardous VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Soumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bouaaliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Fazouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ydir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlam Dloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.105971. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2025.105971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-hybridization of MIL-101(Cr) with graphene oxide enhances its hydrogen storage and release capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana V Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (12), pp.500156. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/energymater.2025.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; immobilization of potentially toxic elements in soil using agricultural byproducts and wastes: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Levei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eniko Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Senila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Cadar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.127326. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating 3D-Printed Carbon–Carbonyl Iron Composites for Electromagnetic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzmitry Tsyhanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algirdas Selskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (8), pp.1009. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17081009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced hydrogen storage and release capacities when using HKUST-1@activated carbon hybrids obtained by resonant acoustic mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 520, pp.165834. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.165834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Optimization of NO 2 Detection Using Activated Carbon-Based Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscovia Kyokunzire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (6), pp.2349-2361. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c02151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatments on carbon xerogels to improve their performance as negative electrodes of Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berke Karaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tonnoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.120841. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and perspectives in the electrochemical synthesis of carbon nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cazorla-Amorós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 237, pp.120151. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion docking drives HER carbon-based electrocatalyst performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Ioannidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 241, pp.120383. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated carbons outperform other sorbents for biogas desulfurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 506 (8), pp.160304. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.160304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting electrochemical capacitor performance by nitrogen and boron doping of nanoporous tannin-derived carbon electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pinto-Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po Shan Poon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134, pp.118280. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2025.118280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable valorization of spruce bark via hydrothermal carbonization for the production of furanic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.100881. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2025.100881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optimized synthesis of calcium particles for enhanced CO&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; capture and cyclic stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Arjona-Jaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Chazaro-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Nieto-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Rangel-Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 512, pp.162614. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.162614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free photocatalyst based on highly porous activated carbon obtained from agro-industrial residues. Characterization and photocatalytic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Alvear-Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Irvicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Murillo-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonela Canneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.116247. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2024.116247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen sites prevail over textural properties in N-doped carbons for the oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 654, pp.446-453. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2023.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful amino-grafting functionalization of MIL-53(Al) through impulse dielectric barrier discharge plasma for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Najah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jean-Marie-Desiree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.1014-1022. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.02.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Transfer from Encapsulated Fe 3 C to the Outermost Ndoped Carbon Layer for Superior ORR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingdan Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202403810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between surface area and tap density when selecting carbon adsorbents for hydrogen compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 502, pp.157742. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.157742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing electrochemical capacitor performance of N-doped tannin-derived carbons by hydrothermal treatment in ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pinto-Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po Shan Poon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 602, pp.234332. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2024.234332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of adsorbents for CO2/CH4 separation in pressure swing adsorption units: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.114870. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.114870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of graphite felt activation and aging by electroanalysis at microfiber electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Feynerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Brites Helú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 485, pp.144033. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is heteroatom doping of activated carbons always a good strategy for enhancing CO2 adsorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 479, pp.147638. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing a Novel Hierarchy-Connectivity Factor for Characterizing Micro-mesoporous Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 497, pp.154938. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.154938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key factors in the selection, functionalization and regeneration of activated carbon for the removal of the most common micropollutants in drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), pp.113105. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.113105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocellulose and carbon nanotube composites: A universal solution for environmental and energy challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Taurbekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengisbek Kuspanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisher Abdisattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolganay Atamanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.113262. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.113262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CVD-coated carbon xerogels for negative electrodes of Na-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berke Karaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tonnoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.119077. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and Ultrasonic Properties of PDMS/TiO2 Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Vanskeviče</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martynas Kinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.603. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16050603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation model for the curing of photosensitive acrylate resin in a stereolithography process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (11-12), pp.5157-5172. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-024-14744-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in the use of activated carbon based materials for gas sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscovia Kyokunzire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zaraket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (5), pp.113702. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.113702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of critical parameters for materialbased solar evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.114370. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing micropollutant removal efficiency using sustainable activated charcoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (6), pp.114855. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2024.114855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Porous Fe 3 C@Fe‐N‐C Catalysts from Tannin‐Fe(III) Complexes for Efficient Oxygen Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bibent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.114855. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202406887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the pyrolysis of 3D-printed tannin-based composites -A first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.109081. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Insight into the Catalytic Activity of Stereolithographically 3D-printed Tannin-based Carbon Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Restivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (16), pp.e202400190. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part 1 -Impact of pyrolysis temperature and wood particle length on vapor cracking and char porous texture in relation to the tailoring of char properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Maziarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Kienzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Dieguez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (11), pp.9751-9771. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Iron Microenvironment for a Cooperative Interplay between Fe-N-C Single Atoms and Fe₃C Nanoclusters on the Oxygen Reduction Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dessalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wilfried Hounfodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202409474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the CH4/CO2 separation by adsorption on coconut shell activated carbon: Impact of the gas moisture on equilibrium selectivity and adsorption capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junior Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassiano Moreira Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (9), pp.e30368. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Particle Size on the Origin of Electromechanical Response in BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/PDMS Nanogenerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martynas Kinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergejus Balčiu̅nas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidmantas Kalendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.7464 - 7474. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.4c01333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of solar evaporation in 3D-printed structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2766 (1), pp.012181. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar evaporation performance of 3D-printed concave structures filled with activated carbon under low convective flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457 (7), pp.141168. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.141168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic properties of 3D-printed carbon-BaTiO 3 composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123 (1), </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0145532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate uses, adverse effects and alternatives: focus on the current scenario in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Goulart de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Froes Zordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.9559-9582. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-023-01763-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass Derived High Porous Carbon via CO2 Activation for Supercapacitor Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Taurbekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisher Abdisattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiram Atamanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukhtar Yeleuov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chingis Daulbayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (10), pp.444. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs7100444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy and support-free synthesis of bimetallic borates for boosting the oxygen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García-Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Karthik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (7), pp.3735-3744. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c03871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in the development of efficient biomass-based ORR electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dessalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.237-260. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2022.11.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to recover and minimize boil-off losses during liquid hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.113360. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2023.113360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the activity of biocatalysts supported on calcium phosphate by inducing mesoporosity with phosphopeptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surender Kumar Dhayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 660, pp.130906. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a surface metric to measure the dustiness of nanomaterial powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Witschger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (3), pp.670-679. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2EM00514J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greener and more mechanically robust 3D acrylate composites with added tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.117179. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis temperature dependence of sodium storage mechanism in non-graphitizing carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tonnoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.216-226. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2023.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Anatomy, Microstructure, and Composition of Natural Fibers on the Performance of Thermal Insulation Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Baffoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (51), pp.48673 - 48688. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c02481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printed Carbons with Improved Properties and Oxidation Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (21), pp.8055-8064. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c00152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reciprocal electromagnetic metasurface based on the nonlinearity of a liquid metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (19), pp.5033. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.500952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Nanogenerators Based On BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; /PDMS Composites for High-Frequency Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martynas Kinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksej Zarkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (15), pp.13911-13919. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c00321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green and easy synthesis of P-doped carbon-based electrocatalysts for the hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García-Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Baccile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.118154. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms of tungsten trioxide revealed by water adsorption isotherms and first-principles molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Ben Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Caramori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (11), pp.5584-5596. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c08931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyzing sustainability: phytic acid as a green precursor for metal-free carbon electrocatalysts in ORR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García-Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3su00119a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Design of Metal Nanoclusters and Single Atoms Embedded in C&amp;lt;sub&amp;gt; 1&amp;lt;/sub&amp;gt; N&amp;lt;sub&amp;gt; 1&amp;lt;/sub&amp;gt; ‐Derived Carbon Materials for ORR, HER, and OER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García-Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (21), pp.2300405. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202300405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New, 3D binder-jetted carbons with minimal periodic surface structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pelanconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Viganò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.118252. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc Doping Enhances the Electrocatalytic Properties of Cobalt Borides for the Hydrogen Evolution Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio García-Dalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Karthik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenrg.2022.901395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Friendly Production of Hyper-Cross-Linked Polymers Using Mechanosynthesis and Bioresources: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio M. Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (49), pp.16090-16112. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c04954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of flax powder and short fibers into high value-added products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Medina Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Dominguez Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gonzalez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.107195. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2022.107195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO 2 outperforms KOH as an activator for high-rate supercapacitors in aqueous electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Emo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 167, pp.112716. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2022.112716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irreversible deformation of hyper-crosslinked polymers after hydrogen adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabián Suárez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castro-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 605, pp.513-527. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Rigid Polymeric Cellular Foams and Their Greener Tannin-Based Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio M Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3974. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14193974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High hydrogen release by cryo-adsorption and compression on porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (14), pp.8892-8915. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Productivity of NAD+ Reduction under Forced Convection in Aerated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Gajdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Vilà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202101225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative kinetic analysis of redox flow battery electrolytes: From micro-fibers to macro-felts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Feynerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Brites Helú</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, pp.140373. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Resistivity and Microwave Properties of Carbon Fiber Felt Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tretjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pralgauskaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Matukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.8654. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15238654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design Optimization of Acrylate—Tannin Photocurable Resins for 3D Printing of Bio-Based Porous Carbon Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (7), pp.2091. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27072091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the use of biosourced phenolic molecules for electrode manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.810575. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2022.810575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy enrichment of graphitic nitrogen to prepare highly catalytic carbons for oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.708-717. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2022.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant absorption in an inhomogeneous disordered metamaterial: First-principles simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.013504. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.106.013504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-based resins for 3D printing of porous carbon architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (23), pp.7702-7711. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling High-Pressure Hydrogen Uptake by Nanoporous Metal-Organic Frameworks: Implications for Hydrogen Storage and Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael L S Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.759-773. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c03493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of Surface Chemistry and Texture of Nanoporous Activated Carbons in CO 2 Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (3), pp.3843-3854. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c04474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practices for ORR performance evaluation of metal-free porous carbon electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quilez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 189, pp.349-361. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.12.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-based hard carbons as high-performance anode materials for sodium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tonnoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, pp.100614. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2021.100614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better understanding of solar water evaporation systems using a biosourced foam and its modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a thermally driven hydrogen compressor as a performance optimization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass-derived carbons physically activated in one or two steps for CH4/CO2 separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.122-133. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2022.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobised carbon foams for improved long-term seasonal solar thermal energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palomo del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220, pp.110849. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of pine tannin biochars as electrochemical capacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po S Poon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 601, pp.863-876. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2021.05.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon microspheres with tailored texture and surface chemistry as electrode materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elmouwahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bailón-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín F Pérez-Cadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.541-551. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c08024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and Electrical Characteristics of Composites Filled with Onion-Like Carbon Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tretjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Palaimiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pralgauskaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Matukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jūras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.997. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13070997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic hydrogen evolution on the noble metal-free MoS 2 /carbon nanotube heterostructure: a theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Keivanimehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Habibzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Baghban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Esmaeili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mohaddespour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.3958. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83562-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Monoliths with Hierarchical Porous Structure for All-Vanadium Redox Flow Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Vivo-Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blagoj Karakashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranine El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/batteries7030055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical functionalization of mesoporous carbons for the catalytic transformation of trans-ferulic acid into vanillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramírez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (13), pp.4704-4710. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c09028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced tribological properties of wind turbine engine oil formulated with flower-shaped MoS2 nano-additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zoubair Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki El Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Canilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 620, pp.126509. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular sieving of linear and branched C6 alkanes by tannin-derived carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika de Oliveira Jardim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Silvestre-Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kriesten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, pp.413-422. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.12.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of PDMS composites filled with SrTiO 3 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Povilas Bertasius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algirdas Selskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.2982-2988. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.26031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon gels derived from phenolic-oil for pollutants removal in water phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211, pp.106588. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuproc.2020.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on surface modifications mitigating dairy fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Françolle Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.4324 - 4366. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-4337.12794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative fouling-resistant materials for industrial heat exchangers: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Françolle de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Reviews in Chemical Engineering, 39 (1), pp.71-104. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/revce-2020-0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Porous Carbon Material for the Detection of Traces of Volatile Organic Compounds in Indoor Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf El Mohajir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Bezverkhyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (33), pp.40088-40097. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c10430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printed, carbon-based, lossy photonic crystals: Is high electrical conductivity the must?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzmitry Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Liubimau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.484-492. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Thermal Behavior of Fibrous Carbon Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blagoj Karakashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Barek Taghite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kouitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1796. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model carbon materials derived from tannin to assess the importance of pore connectivity in supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.111600. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.111600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical scenario for the mechanical failure of boron carbide nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Salmankhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Hamed Mashhadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Zarghami Dehaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Saeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.110022. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.110022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of natural materials for solar evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219, pp.110814. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Step Forward in Understanding the Hydrogen Adsorption and Compression on Activated Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael L S Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.12562-12574. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c22192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of hierarchical porous carbons using a dualshape 2D-NLDFT model with adjustable slit-cylinder pore shape boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (41), pp.49472-49481. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c13910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride Nanotube as an Antimicrobial Peptide Carrier: A Theoretical Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Zarghami Dehaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrokh Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbasali Nasiriasayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Hamed Mashhadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 16, pp.1837-1847. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S298699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of the Impact of the Amount of Potassium Hydroxide on the Porous Structure Development of Activated Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elżbieta Broniek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (8), pp.2045. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14082045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-dielectric bulk isotropic double-negative metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.408571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration mechanisms of scheelite from adsorption isotherms and ab initio molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.S. Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Badawi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 562, pp.150137. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Light Transmission in a Plasmonic Liquid Metacrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharias Viskadourakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kenanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.346. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas sensing based on organic composite materials: Review of sensor types, Progresses and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghaffar Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Petrissans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.105744. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2021.105744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densities of hemp shiv for building: From multiscale characterisation to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.113390. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paracetamol removal by Kon-Tiki kiln-derived biochar and activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Bursztyn Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.112740. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 70 MPa hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.466-478. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin-graphene oxide inks for 3D printing of graphitic materials with tunable density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.100881. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nantod.2020.100881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen-promoted hydrogen adsorption on activated and hybrid carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdedayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (55), pp.30767-30782. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and electrochemical properties of carbon nanostructures derived from nickel(II) and iron(II) phthalocyanines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.85-97. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jare.2019.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Carbon Materials for Hydrogen Storage and Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Thommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Carbon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/c6030046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the adsorption pH and temperature on the parameters of the Brouers–Sotolongo models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Seffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (19), pp.23437-23446. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3835-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into H2S Adsorption on Graphene and Graphene-Like Structures: A Comparative DFT Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Salmankhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Hamed Mashhadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Ganjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Vatanpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Carbon Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (4), pp.74. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/c6040074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprinting isolated single iron atoms onto mesoporous silica by templating with metallosurfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gueddida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-E. Bendeif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 573, pp.193-203. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.03.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Influence of Surface Oxygen Groups on the Electrochemical Behavior of Porous Carbons as Anodes for Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure C Piedboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Aqil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Busby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (32), pp.36054-36065. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c08297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved tribological properties, thermal and colloidal stability of poly-α-olefins based lubricants with hydrophobic MoS2 submicron additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Z. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Canilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 562, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2019.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of nanomaterials by the volume specific surface area (VSSA) criterion: application to powder mixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Witschger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (10), pp.4908-4917. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NA00395F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sustainable Carbon Material from Kraft Black Liquor as Nickel-Based Electrocatalyst Support for Ethanol Electro-Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leal da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-020-01201-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Storage in Supercapacitors: Focus on Tannin-Derived Carbon Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of C3N Nanotubes from Molecular Dynamics Simulation Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Salmankhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Hamed Mashhadzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Saeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.894. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10050894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical percolation and electromagnetic properties of polydimethylsiloxane composites filled with Ag nanoparticles of different sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Palaimiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algirdas Selskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (11), pp.4750-4756. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.25748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the gas adsorption capacities of UiO-66 by nanographite addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Policicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, pp.110571. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the production of solid and liquid products from the hydrothermal carbonisation of two biomasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, pp.112452. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the properties of humins foams, the porous carbonaceous materials derived from biorefinery by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard P. M. van Klink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lomenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100622. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2020.100622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the adsorption of simple gases O2 and H2 with minimal quadrupole moments for the dual gas characterization of nanoporous carbons using 2D-NLDFT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kenvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchi Maria Concepcion Ovin Ania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.164-175. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of activation conditions on textural properties and performance of activated biochars for pyrolysis vapors upgrading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Stasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119759. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green&amp;quot;, innovative, versatile and efficient carbon materials from polyphenolic plant extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.792-815. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetohydrodynamic self-propulsion of active matter agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Zharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0018692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forcespun metal oxide ultrafine tubes for hazardous gas monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Bouaaliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es-Said Akhouayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ihlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Benlhachemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.3124-3131. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2020.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach for modelling the physical foaming of tannin-based thermoset foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.106212. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical tannin-derived carbons as efficient tetracycline adsorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.147428. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of carbon microspheres based on tannin-sucrose mixtures treated in hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.112564. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated carbon xerogels derived from phenolic oil: Basic catalysis synthesis and electrochemical performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.106427. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuproc.2020.106427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Non-Mechanical Hybrid Hydrogen Compression for Decentralized Hydrogen Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.3145. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13123145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating hollow carbon spheres for improved solar evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ballweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.232-247. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.01.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Carbon Composite Particles for Dye Adsorption from Water and their Electrochemical Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ballweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Gellermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez‐sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (6), pp.1800537. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.201800537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of morphology and hydrophobization of MoS2 microparticles on the stability of poly-α-olefins lubricants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Saidi ⁠</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Akram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Achak ⁠</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C El Moujahid ⁠</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Mouakibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 572, pp.174-181. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon aerogels prepared by autocondensation of flavonoid tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Resources Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.72-84. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crcon.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin-based carbon nanofibers as electrodes for vanadium redox couples electrochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Francisco Vivo-Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.106. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9010106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered mesoporous carbons obtained from low-value coal tar products for electrochemical energy storage and water remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castro-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lorenzo-Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Martinez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M.D. Tascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.106152. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuproc.2019.106152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured tin oxide materials for the sub-ppm detection of indoor formaldehyde pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.120396. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Rate Capability of Supercapacitors Based on Tannin-Derived Ordered Mesoporous Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (21), pp.17627-17635. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b03407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (31), pp.16811-16823. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Hydrogen Compression in an Electrochemical System: Focus on Water Transport Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201900068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for measuring the thermal conductivity of small insulating samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bianchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90 (5), pp.054901. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5065562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Floating hollow carbon spheres for improved solar evaporation” [Carbon 146 (2019) 232–247]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ballweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.549. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the current technologies and performances of hydrogen compression for stationary and automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.150-170. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2018.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal pre-treatment, an efficient tool to improve activated carbon performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Mbarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Kesraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Seffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.111717. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the hygrothermal behaviour of cement-bonded wood composite panels as permanent formwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Ganaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.111784. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced resolution of ultra micropore size determination of biochars and activated carbons by dual gas analysis using N2 and CO2 with 2D-NLDFT adsorption models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Kenvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2018.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the modified Dubinin-Astakhov equation for a better understanding of high-pressure hydrogen adsorption on activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (48), pp.25912-25926. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation of various adsorption models for assessing the porous structure of activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (8), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-019-00129-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Carbon Capture and Storage Process (e-CCS) Applied to Shallow Reservoirs Using Nanofluids Based on Nitrogen-Rich Carbon Nanospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rodriguez Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid B. Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo A Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Carrasco-Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín F Pérez-Cadenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (13), pp.2088. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12132088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational methodology to identify industrial-scaled nanomaterial powders with the volume specific surface area criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Llewellyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (8), pp.3232-3242. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NA00010K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Properties of Carbon Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edita Palaimiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), pp.4143. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12244143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the physical foaming of tannin-based thermoset foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.111424. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.05.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of fibrous carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Karakashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Achchaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (21), pp.13537-13556. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-019-03854-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Porous Carbons Derived from Coal Tar Rejects: Assessment of the Role of Pore Texture in CO 2 Capture under Realistic Postcombustion Operating Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique García-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (40), pp.36789-36799. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b13247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterial identification of powders: comparing volume specific surface area, X-ray diffraction and scanning electron microscopy methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Llewellyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.152-162. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8EN00760H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterisation and Chemical Stability of Commercial Fibrous Carbons in Molten Lithium Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blagoj Karakashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), pp.4232. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12244232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of perfectly ordered mesoporous carbons by water-assisted mechanochemical self-assembly of tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (22), pp.5123-5132. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8GC02295J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Electromagnetic Properties of Cellular Glassy Carbon Monoliths with Controlled Cell Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (5), pp.709. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11050709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-coated mesoporous silica microparticles for the controlled delivery of β-galactosidase into intestines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Alexandra Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Girardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Parant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Amadei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (35), pp.5633-5639. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8TB01114A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically blown wall-projected tannin-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.316-323. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Carbon Felt/Salt-Based Hybrid Material for Thermal Energy Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Achchaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Risueño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (7), pp.356-364. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1934-8975/2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Bisphenol A on KOHactivated tyre pyrolysis char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nabarlatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.823-833. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2018.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic effect of triglycine sulfate and graphite nanoplatelets on dielectric and piezoelectric properties of epoxy resin composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artyom Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Samulionis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzmitry Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (S2), pp.E1181-E1188. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.24932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the formulation of biosourced phenolic foams on their fire properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of lung cancer biomarkers by a micro-analytical device using a single metal oxide-based gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gregis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Bezverkhyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 255 (1), pp.391-400. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2017.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto‐Crosslinked Rigid Foams Derived from Biorefinery Byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Van klink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (16), pp.2797-2809. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201800778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-dependent electrical and thermal properties of onion-like carbons / polyurethane composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Kranauskaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (S3), pp.E1834-E1840. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.24816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03569076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of Carbon Nanostructures . Edited by Klaus Müllen and Xinliang Feng. De Gruyter, 2017. Hardcover, Pp. XI+319. Price EUR 89.95, USD 126.00, GBP 67.99. ISBN 978-3-11-028450-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (3), pp.319-321. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2052520618004742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical meaning of the parameters used in fractal kinetic and generalised adsorption models of Brouers-Sotolongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Seffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Sammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-017-9927-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of &amp;quot;green&amp;quot; tannin-furanic foams for thermal insulation by experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139, pp.7-15. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destructive vs. non-destructive methods for the mechanical characterisation of tannin-based thermoset foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.332-339. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projectable tannin foams by mechanical and chemical expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Santiago-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tenorio-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.90-96. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The severity factor as a useful tool for producing hydrochars and derived carbon materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmottaleb Ouederni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.1497-1507. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0366-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation of flexible graphite: experimental versus simulation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15761/ams.1000142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered mesoporous carbons obtained by soft-templating of tannin in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 270, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low percolation threshold in epoxy resin–onion-like carbon composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palaimiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Selskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (3), pp.033105. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5030526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetracycline removal with activated carbons produced by hydrothermal carbonisation of Agave americana fibres and mimosa tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Jagiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongi Seffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.146-157. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully carbon metasurface: Absorbing coating in microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorokhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Piasotski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meisak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (16), pp.165103. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4982232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic properties of model cellular vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghaffari Mosanenzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Naguib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Treatment of Tannin: A Route to Porous Metal Oxides and Metal/Carbon Hybrid Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia L Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics5010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy Preparation of Tannin-Based Ag Catalysts for Ethylene Epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (27), pp.8509-8516. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201701548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding electrochemical performance of highly N- and O-doped carbons derived from pine tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia González-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (11), pp.2653-2665. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7GC00491E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellent electrochemical performances of nanocast ordered mesoporous carbons based on tannin-related polyphenols as supercapacitor electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 344, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.01.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-length carbon nanotubes as building blocks for high dielectric constant materials in the terahertz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Shuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 50 (n° 8), pp. 08LT01. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa5628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and structural characterisation of model cellular vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.208-218. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic properties of model vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire-resistant tannin–ethylene glycol gels working as rubber springs with tuneable elastic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grishechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez –sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (28), pp.14720-14732. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ta03768f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High added-value products from the hydrothermal carbonisation of olive stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. M Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouederni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (11), pp.9859-9869. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7807-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice straw-based activated carbons doped with SiC for enhanced hydrogen adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. T Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. L Ballinas-Casarrubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (16), pp.11534-11540. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of tannin-based foams using multiple light-scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.318-330. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistivity and low-frequency noise characteristics of epoxy-carbon composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pralgauskaitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Matukas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tretjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juras Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), pp.114303. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Effect of Porosity and Surface Chemistry on the Electrochemical Reduction of Oxygen on Cellular Vitreous Carbon Foam Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Encalada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keerthi Savaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolina A Travlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (11), pp.7466-7478. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.7b01977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of materials toward toluene traces detection for air quality monitoring and lung cancer diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gregis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192, pp.374 - 382. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of model vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 116, pp.562-571. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical studies of the effects of process conditions on the development of the porous structure of adsorbents prepared by chemical activation of lignin with alkali hydroxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 486, pp.277-286. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the physical properties of glasslike carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delgado-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 879, pp.012014. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/879/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy and eco-friendly synthesis of ordered mesoporous carbons by self-assembly of tannin with a block copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.3265-3271. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5gc02788h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized, hierarchical and ordered mesoporous carbons for high-performance supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (16), pp.6140-6148. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA00738D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose-based carbon foams with enhanced thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.498-506. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow Superparamagnetic Microballoons from Lifelike, Self-Directed Pickering Emulsions Based on Patchy Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Granath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Shmeliov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.10347 - 10356. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b06063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobisation of tannin-based foams by covalent grafting of silanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gerardin-Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of poly(furfuryl alcohol)-tannin poiyHIPEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78, pp.195-212. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugarcane molasses as pseudocapacitive materials for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Martinez de Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Lega Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edelio Danguillecourt Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (91), pp.88826-88836. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra16314a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physisorption, chemisorption and spill-over contributions to hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (39), pp.17442-17452. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.07.262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shielding effects in thin films of carbon nanotubes within microwave range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Shuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gintaras Valušis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithuanian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 56 (n° 2), pp. 86-91. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3952/physics.v56i2.3304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in tailoring the porosity of tannin-based carbon xerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rey-Raap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.100-106. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cluster architecture of carbon in polymer nanocomposites observed by impulse acoustic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Petronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Morokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Chernozatonskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 253 (10), pp.1952-1959. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201600077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reduction of Oxygen on Hydrophobic Ultramicroporous polyHIPEs Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Seredych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Bandosz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.5618-5628. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b01497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High surface area microporous carbons as photoreactors for the catalytic photodegradation of methylene blue under UV-vis irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricmary Montaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliram Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Martínez de Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 517, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2016.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetracycline adsorption onto activated carbons produced by KOH activation of tyre pyrolysis char</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Martinez de Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nabarlatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.01.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of carbon foams for seasonal solar thermal energy storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palomo del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.771-787. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hydrogen storage in activated carbons produced from hydrothermally treated organic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (28), pp.12146-12156. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced, highly porous, carbon xerogel microspheres †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Grishechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (70), pp.65698-65708. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA09462G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow carbon spheres, synthesis and applications - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (33), pp.12686-12713. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA03802F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA with Intumescent System Containing Lignin and Ammonium Polyphosphate for Flame Retardant Textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (9), pp.331. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym8090331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Water Repellence and Friability of Tannin-Furanic Foams by Oil-Grafted Flavonoid Tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Rangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.7754-7768. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15376/biores.11.3.7754-7768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow carbon spheres in microwaves: Bio inspired absorbing coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorokhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (1), </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4938537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salting effect in the hydrothermal carbonisation of bioresources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (14), pp.4161-4166. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201600837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FE simulation of repaired timber beams under tensile load using CFRP patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.158-170. </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2014.979028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Dielectric Properties of Tannin-Based Carbon Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Klochkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 479 (1, SI), pp.119-126. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150193.2015.1012036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic conversion of methane over a biomass char for hydrogenproduction: deactivation and regeneration by steam gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 490, pp.170-180. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.10.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon periodic cellular architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “A new method for preparing tannin-based foams” [Ind. Crops Prod. 54, 40–53]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.510. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of lung cancer bio-markers in human breath using a micro-fabricated air analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gregis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (9), pp.4664-4670. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermally treated aminated tannin as precursor of N-doped carbon gels for supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2015.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High surface - Highly N-doped carbons from hydrothermally treated tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.282-290. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the thermal, dynamic mechanical and morphological properties of PLA-Lignin & PLA-Tannin particulate green composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A. S. Anwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani E. Naguib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.92-99. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-based monoliths from emulsion-templating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez De Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a feasible and scalable production of bio-xerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Rey-Raap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 456, pp.138-144. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2015.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-cell carbon foams from diphenolic acid-based polybenzoxazine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Javier Zuniga Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Martinez De Yuso Arisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Ronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Cadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.919-929. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2015.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-Based Carbon Foams for Electromagnetic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (5), pp.989-995. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2015.2430370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron influence on uranium removal from water using cellulose acetate membranes doped with activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Villalobos-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ruiz Cuilty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Montero-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. E. Esparza-Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V. Nevarez-Moorillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (13), pp.3476-3485. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2014.980333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Natural Tannin to Hydrothermal and Graphene-Like Carbons Studied by Wide-Angle X-ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Jurkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Hawelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Balin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Szade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (32), pp.8692-8701. </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b02407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest progresses in the preparation of tannin-based cellular solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasanta Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1, SI), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021955X14538273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosourced mesoporous carbon with embedded palladium nanoparticles by a one pot soft-template synthesis: application to Suzuki reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Derible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Becht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Drian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (23), pp.12297-12306. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ta06478j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic properties of polyurethane template-based carbon foams in Ka-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bychanok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Piasotski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Voronovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (9), </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/90/9/094019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity improvement of composite carbon foams based on tannin-based disordered carbon matrix and graphite fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.635-643. </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, elastic and electromagnetic properties of epoxy-graphite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. S. Petronyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Chernozatonskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (6), </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical performances of hydrothermal tannin-based carbons doped with nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.332-340. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Dielectric Spectroscopy of Composites Filled With Various Carbon Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bistarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Cataldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Micciulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Kranauskaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (6), pp.2024-2031. </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2015.2418758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formaldehyde-Free Prorobitenidin/Profi setinidin Tannin/Furanic Foams Based on Alternative Aldehydes: Glyoxal and Glutaraldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.142-150. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/JRM.2014.634117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal carbons produced from tannin by modification of the reaction medium: Addition of H+ and Ag+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.364-374. </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique bimodal carbon xerogels from soft templating of tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ synthesis and attachment of colloidal ZnO nanoparticles inside porous carbon structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Mihail Motoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Albert Tudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Petriceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorel Badilita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Palorno Del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 161, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2015.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of nanoindentation tests using a macroscopic computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (8), pp.3209-3217. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12206-014-0730-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for preparing tannin-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.40-53. </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortuosity studies of cellular vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.193-202. </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.08.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the hydrothermal treatment of tannin for producing carbonaceous microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. L. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 151, pp.271-277. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2013.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Density Functional Theory for Determining Pore-Size Distributions of Microporous Activated Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Figueroa-Gerstenmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R. Siperstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/0263-6174.32.1.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of rigid foams derived from quebracho tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martinez De Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.208-212. </w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2014.05.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in activated carbons produced from coals of different ranks: Effect of oxygen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Tellez-Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fernandez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (10), pp.4996-5002. </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.01.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsion-templated porous carbon monoliths derived from tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.352-362. </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multi-walled carbon nanotube dispersion in resorcinol-formaldehyde aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Haghgoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jalal Zohouriaan Mehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 184, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass-derived, thermally conducting, carbon foams for seasonal thermal storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.312-318. </w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of Quebracho tannins based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Martínez de Yuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (1), </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2014007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical activation of tannin-based hydrogels by soaking in KOH and NaOH solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 196, pp.8-17. </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.04.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of graphite-based epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Kranauskaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadeja Volynets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 211 (7), pp.1623-1633. </w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201431101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Characterization of-multi-walled carbon nanotube dispersion in resorcinol-formaldehyde aerogels&amp;quot; [Micropor. Mesopor. Mater. 184 (2014) 97–104]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Haghgoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Yousefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jalal Zohouriaan Mehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.1. </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignin-phenol-formaldehyde aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. I. Grishechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 168, pp.19-29. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pine tannin-based rigid foams: Mechanical and thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.245-250. </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties of Tannin/Furanic Resin Foamed With Different Blowing Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.743-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy composites filled with high surface area-carbon fillers: Optimization of electromagnetic shielding, electrical, mechanical, and thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plyushch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Volynets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (16), </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of heat-treated organic foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (3), </w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.032156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-based xerogels with distinctive porous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. I. Grishechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.437-445. </w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic properties of cellular vitreous carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.76-86. </w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and characterization of adsorbents for the analysis of an explosive-related molecule traces in the air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Mohsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Bezverkhyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayonnaise, whipped cream and meringue, a new carbon cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.245-248. </w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction of condensed tannins with ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Radke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.330-335. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic studies of tannin-formaldehyde aerogels: preparation and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1468-6996/14/1/015001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon meringues derived from flavonoid tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.214-227. </w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical transport in carbon black-epoxy resin composites at different temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (3), </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4815870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen uptake of high surface area-activated carbons doped with nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fernandez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (25), pp.10453-10460. </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin/furanic foams without blowing agents and formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giovando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.04.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow cost reticulated carbon foams from household cleaning pad wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.517-520. </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2013.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and oxidation resistance of micro-cellular Si-SiC foams derived from natural resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zollfrank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ortona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pusterla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.1841-1851. </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2012.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tannin-lignin aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. I. Grishechko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. N. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.347-355. </w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy Resin/Carbon Black Composites Below the Percolation Threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maksimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Banys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (8), pp.5434-5439. </w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jnn.2013.7547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of tannin based rigid foams using oligomers of a hyperbranched poly(amine-ester)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. A. Essawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (12), </w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10965-012-0021-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative properties of tannin-based, glasslike, carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (11), pp.4102-4113. </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.04.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a GC-based microsystem for benzene and 1,3 butadiene detection: Pre-concentrator characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Lalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vilanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Correiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, B (156 issue 2), pp.680-688. </w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterisation of sugar cane bagasse lignin oxidized by hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mancera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.470-476. </w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-based carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (6), pp.1480-1492. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2009.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activated carbons prepared from wood particleboard wastes: Characterisation and phenol adsorption capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1), pp.491-501. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2008.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of pitch–sulphur mixtures used as binder in the preparation of black ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Marêché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2-3), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical gelation of water-borne thermosetting resins by percolation theory-urea-formaldehyde, melamine-urea-formaldehyde, and melamine-formaldehyde resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (10), pp.971-978. </w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.21433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative Steam Reforming of Ethanol over Ni-Cu/SiO2, Rh/Al2O3 and Ir/CeO2: Effect of Metal and Support on Reaction Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Veen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (1-4), pp.22-38. </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11244-008-9122-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol oxidative steam reforming over Ni-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Provendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (2), pp.659-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On board hydrogen production in a hybrid electric vehicle by bio-ethanol oxidative steam reforming over Ni and noble metal based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the cracking reaction of linear and branched hexanes under protolytic conditions by non-stationary kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 90, pp.139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative reforming of biomass derived ethanol for hydrogen production in fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Klouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75, pp.141-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol reforming for hydrogen production in a hybrid electric vehicle: process optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Klouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 105/1, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-enriched activated carbons for the capture and separation of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone d'Etudes des Carbones, Jun 2025, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in HKUST-1@Activated Carbon composites obtained by Resonant Acoustic Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jimenez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Metal-Hydrogen Systems, MH2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing Resonant Acoustic Mixing to Combine HKUST-1 with Activated Carbon for Hydrogen Adsorption Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jimenez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de l'Association Française d'Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen enriched activated carbons for the CO2 capture and separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbones activés enrichis en azote pour la capture/séparation du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone des carbones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone d'Etude des carbones, May 2024, Saint-Dié -des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Oxygen Reduction Reaction with Fe-Based Single-Atom Catalysts: The Role of Cluster Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dessalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous bio-sourced carbons by stereolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cancun, Mexico, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the catalytic activity of single atoms by interaction with nanoclusters for the oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dessalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quílez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Carbon for Energy Storage and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in char’s porosity and evolved vapours’ composition–insights from a comprehensive study of single particle pyrolysis of beech wood cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maziarka Przemyslaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almuina-Villar Hernán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kienzl Norbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Alba Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PYROLIQ II – 2023: PYROLYSIS AND LIQUEFACTION OF BIOMASS AND WASTES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Schloss Hernstein, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of carbon 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas, V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis: an environmentally friendly strategy to produce hyper-crosslinked polymers from biosourced precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio M Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'eau purifiée par évaporation solaire sur des structures 3D recouvertes de charbon actif : étude numérique du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas, V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing gas adsorption through HKUST-1 hybridization with activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jimenez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Adsorption Initiative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg (67000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis and biosourced precursors as environmentally friendly strategies to produce hyper-crosslinked polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio M Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th Global Conference on Polymer and Composite Materials (PCM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des performances thermiques d'un évaporateur solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France. pp.665-672, </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2022-063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coal tar residues as precursors of hypercrosslinked polymers: using mechanosynthesis as a green synthesis protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio M Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEP-SLAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo Especializado de Polímeros, May 2022, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbones poreux par impression 3D de résine à base de tanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas, V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fierro Vanessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone du Carbone 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone d’Etude des Carbones, Sep 2021, Murol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un compresseur à hydrogène par adsorption / désorption cyclique sur charbon actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 CAPTURE ON ACTIVATED CARBONS UNDER REALISTIC OPERATION CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E García-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Maroto-Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de structures 3D pour la production d'eau purifiée par évaporation solaire : Une approche innovante et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Annuelles du GDR TAMARYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy (France), France. pp.683 - 718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of local heterogeneities in a PEM Electrochemical Hydrogen Compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cells Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization and characterization study of MOFs by plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymane Najah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Poucques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Plasma Science and Entrepreneurship Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbons activés dérivés d'huiles phénoliques : Lien entre texture et propriétés d'adsorption de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E García-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Maroto-Valer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de L'association Française d'adsorption (AFA) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la texture, de la conductivité et de la teneur en azote dans la réaction de réduction de l’oxygène sur carbone poreux non chargé en platine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Quilez-Bermejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HySPàC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Port aux Rocs au Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption de bleue de méthylène dans des gels de carbone synthétisés à partir d'huiles phénoliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gadonneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de L'association Française d'adsorption (AFA) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite based heat exchangers for fouling control in dairy industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Françolle de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESIS OF CARBON GELS BY SOL-GEL POLYMERIZATION OF COAL-DERIVED PHENOLIC OILS WITH FORMALDEHYDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TURNING TAR-DERIVED PHENOLIC OILS INTO POROUS CARBON GELS FOR WATER POLLUTANTS REMOVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage on nanostructured carbon materials by adsorption and compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques de l’Association Française de l’Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-driven hydrogen compression based on adsorption onto activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la teneur en oxygène des carbones activés sur leur capacité de stockage de l’hydrogène à température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmottaleb Ouederni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GdR 3652 HySPàC du CNRS (Hydrogène, Systèmes et Pile à Combustible)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen adsorption on HTC-Activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmottaleb Ouederni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques de l’Association Française de l’Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Non-Mechanical Hydrogen Compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR 3652 du CNRS HySPàC (Hydrogène, Systèmes et Pile à Combustible)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the implementation process of blown rigid tannin-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobisation of tannin-based foams by covalent grafting of silanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gérardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of tannin-based foam using multiple light scattering measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Delgado Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and understanding of radon adsorption in nanoporous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Busto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Radioactivity Techniques 2015 (LRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01150614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performances carbonaceous adsorbents for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weigang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aylon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMES10: NEW ACHIEVEMENTS IN MATERIALS AND ENVIRONMENTAL SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New families of carbon gels based on natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Szczurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Amaral-Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMES10: NEW ACHIEVEMENTS IN MATERIALS AND ENVIRONMENTAL SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorption of model pollutants in liquid phase on raw and modified rice husks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Toniazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braghiroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMES10: NEW ACHIEVEMENTS IN MATERIALS AND ENVIRONMENTAL SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional porous solids derived from tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weigang Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAMES10: NEW ACHIEVEMENTS IN MATERIALS AND ENVIRONMENTAL SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/416/1/012023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies in catalytic materials and reactors development for facing the 21st century energy challenges in heterogeneous catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Davidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Germani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Teh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Panhellenic Catalysis Symposium, 31/10/04 - 1/11/04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tap reactor study of catalytic cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFP-IRC Conference, 9/07/04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of transport and kinetic parameters for the catalytic cracking of linear alkanes (C1-C10) by transient experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress on Catalysis, EUROPACAT V, 1/09/01 - 7/09/01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non stationary kinetic approach of the methylcyclohexane cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Reaction Kinetics and the Development and Operation of Catalytic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Oostende, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-stationary kinetics approach for the determination of the kinetic parameters of the prototypic cracking of methylcyclohexane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verstraete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.341-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic production of hydrogen from ethanol for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Klouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress on Catalysis, EUROPACAT V, 1/09/01 - 7/09/01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P de Rango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermin Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd &amp; Wiley. 2025, Encyclopédie Sciences - Energy (Production, Conversion et stockage de l'hydrogène), Alain Dollet, 978-1-78949-223-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels: From Laboratory Synthesis to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angel Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura López-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Electrochemical Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.319-329, 2025, </w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-96022-9.00290-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting Carbon Gels and Composites for Environmental Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels: From Laboratory Synthesis to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.123-147, 2019, Advances in Sol-Gel Derived Materials and Technologies, 978-3-030-13896-7. </w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon-Based Nanoelectromagnetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electromagnetics of carbon: nano vs micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019, </w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2017-0-00514-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Carbon Aerogels and Their Organic Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and carbon gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-121, 2019, </w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetics of carbon: Nano versus micro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Kuzhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alesia Paddubskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon-Based Nanoelectromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.191-204, 2019, </w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102393-8.00008-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels: From Laboratory to Industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels: From Laboratory Synthesis to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.1-26, 2019, Advances in Sol-Gel Derived Materials and Technologies, 978-3-030-13896-7. </w:t></w:r><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Gels for Electrochemical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels. From Laboratory Synthesis to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.149-189, 2019, Advances in Sol-Gel Derived Materials and Technologies, 978-3-030-13896-7. </w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and Carbon Gels Derived from Biosourced Polyphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arenillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angel Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and Carbon gels. From Laboratory Synthesis to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.27-85, 2019, Advances in Sol-Gel Derived Materials and Technologies, 978-3-030-13896-7. </w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13897-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Adsorption on Nanotextured Carbon Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogen Storage Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119460572.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, a unique modele material for condensed matter physics and engineering science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Nano-Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-26, 2016, NATO Science for Peace and Security Series B: Physics and Biophysics, 978-94-017-7476-5. </w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7478-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of intrinsic adsorption and diffusion of n-butane in activated carbons by using the TAP reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Schuurman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Surface Science and Catalysis, volume 160</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Amsterdam, pp.241-247, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of commercial activated carbons for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-enriched activated carbons for the capture and separation of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SUSTAINABLE CHEMISTRY DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbones activés par NH3 à base de chitosane, marc de café et polyacrylonitrile pour la capture/séparation du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daghouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées de l’AFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des performances thermiques d'un évaporateur solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Pellé; Céline Morin; Damien Méresse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.665-672, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et optimisation des performances d'un compresseur à hydrogène par adsorption-désorption à entraînement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France. Société Française de Thermique, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization and characterization study of MOFs by plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Najah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cuynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. De Poucques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM - Plasma Thin film International Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen adsorption in cryogenic conditions: relationship between the porous texture and the parameters of the Modified Dubinin-Astakhov equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Ramirez-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1417"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05323026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Kyokunzire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120891" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05354476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Selmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120963" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morales-Ospino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Izquierdo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.173366" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124992" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Gutierrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06828b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#227;o de Carvalho Pereira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drielli Viana Souza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayres Fernando Rodrigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Amaral-Labat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Almeida-Mattos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering9060139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arjona-Jaime" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T Izquierdo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Chazaro-Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.170349" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Lopes Publio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Aparecida Amaral-Labat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Almeida Mattos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lucas Siena Del Bel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jammr/2025/v37i15693" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05045431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rams-2025-0103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taurbekov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atamanov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119978" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Osman Sumbhaniya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151272" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mathews" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120474" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Goulart de Araujo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr03969f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collomb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c04929" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Lara Bursztyn Fuentes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dazon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rams-2025-0116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Soumane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouaaliouat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Fazouan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ydir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Dloo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.105971" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04976790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121211" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Levei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Kovacs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Senila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cadar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127326" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana V Pinto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05053876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsyhanok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Meisak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Selskis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevi&#269;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17081009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165834" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c02151" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Qu&#237;lez-Bermejo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canevesi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120383" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160304" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265747v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pinto-Burgos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Shan Poon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Izquierdo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.118280" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05046071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Chazaro-Ruiz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Nieto-Delgado" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rangel-Mendez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162614" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05267629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Karaman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tonnoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Carr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120841" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05287268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100881" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alvear-Daza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Melin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Irvicelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo-Sierra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonela Canneva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.116247" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Morall&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cazorla-Amor&#243;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120151" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04960059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.114870" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788060v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El-Hage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feynerol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144033" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L.S. Canevesi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147638" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763733v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagiello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.154938" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764142v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Taurbekov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengisbek Kuspanov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Abdisattar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolganay Atamanova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113262" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;onard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119077" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763751v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vanskevi&#269;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martynas Kinka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;ras Banys" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16050603" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274120v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torres" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.10.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean-Marie-Desiree" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.157" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573050v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Garc&#237;a Dal&#237;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdan Cui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403810" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sdanghi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.157742" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04559743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234332" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764145v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113702" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114370" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.114855" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959986v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406887" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Maziarka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kienzl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dieguez-Alonso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00937" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892237v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessalle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Hounfodji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202409474" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763746v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012181" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Staudt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiano Moreira Musial" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ribeiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30368" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Plyushch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejus Bal&#269;iu&#773;nas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidmantas Kalendra" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01333" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274465v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zharov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145532" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274739v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Froes Zordan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-023-01763-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273978v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiram Atamanov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Yeleuov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chingis Daulbayev" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs7100444" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146236v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Garc&#237;a-Dal&#237;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Karthik" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T. Izquierdo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03871" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052626v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.11.073" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146246v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113360" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368082v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.141168" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959654v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surender Kumar Dhayal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lund" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M van den Brink" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130906" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04275426v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Payet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EM00514J" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04407757v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Baffoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zouari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c02481" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082075v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.03.055" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274622v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500952" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146170v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksej Zarkov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c00321" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278825v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Jannet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08931" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126075v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Izquierdo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118154" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146133v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T Izquierdo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00119a" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146229v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L.S. Canevesi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300405" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03532989v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Medina Bailon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Dominguez Mendoza" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez-Sanchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107195" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112716" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844607v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.901395" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146315v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04954" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03317143v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ramirez-Vidal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Su&#225;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gadonneix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.104" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Marie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193974" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.235" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562062v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Gajdar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202101225" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842598v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.032" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03857520v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.013504" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.810575" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146304v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tretjak" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pralgauskait&#279;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Matukas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238654" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680186v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140373" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842497v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canevesi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izquierdo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c04474" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842569v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L S Canevesi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03493" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426254v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2021.100614" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786953v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouleau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Quilez-Bermejo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.12.078" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849435v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Celzard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118802" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Greco" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Stasi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.04.035" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319298v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vivo-Vilches" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagoj Karakashov" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries7030055" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406246v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#225;zaro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ram&#237;rez-Vidal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c09028" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262805v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zoubair Saidi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki El Moujahid" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delgado-Sanchez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126509" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145580v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jana" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo del Barrio" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquesne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110849" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387807v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pinto" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Segura" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po S Poon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.05.162" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381715v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elmouwahidi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bail&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n F P&#233;rez-Cadenas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c08024" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381754v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Palaimiene" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13070997" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156955v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Keivanimehr" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Habibzadeh" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Baghban" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Esmaeili" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mohaddespour" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83562-w" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091665v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika de Oliveira Jardim" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Silvestre-Albero" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kriesten" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.12.061" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381692v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;olle Almeida" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12794" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03407737v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Povilas Bertasius" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schaefer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juras Banys" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26031" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03550778v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;olle de Almeida" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2020-0094" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406272v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonneix" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2020.106588" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387839v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c10430" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03271477v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kuzhir" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Paddubskaya" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Bychanok" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Liubimau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortona" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.020" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562341v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#237;ez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sevilla" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111600" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381727v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Taghite" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071796" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03161353v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Zarghami Dehaghani" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bagheri" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Yousefi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbasali Nasiriasayesh" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Hamed Mashhadzadeh" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S298699" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03161863v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c22192" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03462415v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c13910" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406339v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Salmankhani" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Karami" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110022" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406343v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110814" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406320v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.408571" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381716v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150137" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381755v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kwiatkowski" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Broniek" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14082045" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156981v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghaffar Nasri" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105744" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133937v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Viskadourakis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kenanakis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020346" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039241v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Seffen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3835-8" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381672v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ganjali" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Vatanpour" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6040074" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928508v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure C Piedboeuf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Aqil" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c08297" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560228v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Saidi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Moujahid" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.12.007" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043506v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00395F" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042002v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leal da Silva" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cu&#241;a" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malfatti" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcuzzo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01201-3" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042269v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00217" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041957v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050894" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041976v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25748" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041968v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bursztyn Fuentes" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112740" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041952v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roman" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.100881" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042020v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jeder" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdedayem" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.114" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039277v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sanchez-Sanchez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2019.11.004" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896006v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Thommes" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6030046" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043500v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Policicchio" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Florent" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110571" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041927v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112452" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897968v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Tosi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard P. M. van Klink" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomenech" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100622" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041945v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lahlou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Said Akhouayri" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ihlal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Benlhachemi" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.04.009" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093129v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119759" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042348v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.053" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612618v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kenvin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchi Maria Concepcion Ovin Ania" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Parra" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.013" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043513v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018692" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039286v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marie" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106212" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041979v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147428" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887718v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123145" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041960v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia L. Braghiroli" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. T Izquierdo" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112564" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02898249v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2020.106427" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093487v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Saidi &#8288;" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akram" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Achak &#8288;" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C El Moujahid &#8288;" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Mouakibi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.04.003" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357780v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szczurek" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crcon.2019.02.001" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125947v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9010106" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269365v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lorenzo-Fierro" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Martinez-Alonso" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M.D. Tascon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2019.106152" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357740v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120396" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357757v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel D&#237;ez" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sevilla" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03407" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093490v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandel" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ballweg" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.101" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357821v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballweg" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Gross" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Gellermann" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sanchez&#8208;sanchez" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201800537" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357725v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900068" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02139134v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bianchin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5065562" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042954v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.103" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014572v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.11.028" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357702v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifa" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111784" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357801v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rodriguez Acevedo" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid B. Cort&#233;s" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Franco" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco-Mar&#237;n" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12132088" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357721v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.240" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357786v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.028" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357804v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-019-00129-y" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357708v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mbarki" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kesraoui" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111717" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357799v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Llewellyn" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00010K" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962800v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12244143" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357731v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.05.073" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357714v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karakashov" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achchaq" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legros" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03854-5" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962803v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12244232" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042208v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00760H" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357750v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a-D&#237;ez" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b13247" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562602v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Achchaq" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Risue&#241;o" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mahroug" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebraud" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2018.07.004" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563505v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Acosta" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nabarlatz" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagiello" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.01.002" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357796v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Samulionis" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24932" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621928v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgado-S&#225;nchez" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarazin" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Santiago-Medina" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.04.006" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562591v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC02295J" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562723v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szczurek" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050709" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01980676v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girardon" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Amadei" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TB01114A" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110764v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Santiago-Medina" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Basso" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.01.049" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131382v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gregis" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.08.056" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355864v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Van&#8197;klink" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vincent" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201800778" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03569076v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Kranauskaite" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kuznetsov" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Letellier" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24816" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562715v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520618004742" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563515v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sammouda" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-017-9927-9" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627106v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santiago-Medina" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.064" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109890v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.046" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110768v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tenorio-Alfonso" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.04.048" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563523v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmottaleb Ouederni" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0366-7" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562582v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khelifa" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Macutkevic" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/ams.1000142" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562699v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.017" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207566v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.005" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562616v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palaimiene" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banys" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selskis" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030526" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962828v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghaffari Mosanenzadeh" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naguib" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.04.049" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562754v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia L Braghiroli" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics5010007" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563201v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bychanok" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorokhov" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Piasotski" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meisak" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982232" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563541v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ramirez" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mallada" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Santamaria" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701548" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563597v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gonz&#225;lez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC00491E" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562825v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Sanchez" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.01.099" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538379v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Shuba" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Maksimenko" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5628" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03101342v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letellier" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Basso" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.017" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563472v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuzhir" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.06.080" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099184v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amaral-Labat" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grishechko" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez &#8211;s&#225;nchez" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta03768f" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562640v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeder" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouederni" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masson" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7807-6" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562766v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mu&#241;iz" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Ballinas-Casarrubias" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.043" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099195v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.12.036" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563489v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978417" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563464v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Encalada" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Savaram" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina A Travlou" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlu Li" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingdong Li" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01977" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300244v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.02.015" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03101333v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.02.020" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563217v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.10.003" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562857v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgado-Sanchez" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/879/1/012014" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05031884v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Granath" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Shmeliov" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nicolosi" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06063" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962768v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delgado S&#225;nchez" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin-Charbonnier" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.08.002" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096642v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Th&#233;bault" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.03.037" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H07397KQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962823v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez de Yuso" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lega Braghiroli" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelio Danguillecourt Alvarez" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra16314a" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04963325v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.262" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452086v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Valu&#353;is" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v56i2.3304" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496654v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Braghiroli" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc02788h" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04956480v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA00738D" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962761v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.06.001" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04963383v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rey-Raap" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angel Men&#233;ndez" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.12.001" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04963254v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Levin" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Petronyuk" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Morokov" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chernozatonskii" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600077" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962942v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Seredych" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bandosz" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01497" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962845v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Matos" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricmary Monta&#241;a" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliram Rivero" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.031" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04963284v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.01.093" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962776v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.08.048" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04963303v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.05.086" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04956355v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijing Li" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA03802F" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04956379v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rault" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8090331" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04956461v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Grishechko" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Amaral-Labat" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuznetsov" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA09462G" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599595v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Rangel" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Basso" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.11.3.7754-7768" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496633v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijin Li" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938537" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962784v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600837" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294767v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortona" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rezaei" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.069" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVRPH42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294759v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stauber" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.030" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST908QZQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294572v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.020" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3HW6GDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294761v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.038" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW6VJCDV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294754v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Izquierdo" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.11.022" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296518v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2014.979028" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294755v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paddubskaya" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klochkov" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2015.1012036" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227900v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Courson" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.038" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8326HCP9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294577v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. S. Anwer" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani E. Naguib" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.08.028" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN9BFX7S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294575v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez De Yuso" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.04.020" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXQ2G262-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294581v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angel Menendez" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arenillas" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.06.024" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294578v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Javier Zuniga Ruiz" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez De Yuso Arisa" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ronda" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cadiz" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.012" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS1TQ9M4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294570v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jurkiewicz" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Hawelek" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Balin" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Szade" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b02407" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294757v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Jana" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X14538273" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294763v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plyushch" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2430370" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294768v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalobos-Rodriguez" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ruiz Cuilty" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Montero-Cabrera" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Esparza-Ponce" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Nevarez-Moorillon" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.980333" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294571v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Peter" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derible" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Becht" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Drian" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta06478j" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294585v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellucci" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micciulla" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Levin" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Petronyuk" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Chernozatonskii" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922872" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294582v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.06.057" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4G4P6ZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294762v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voronovich" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/9/094019" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294764v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.046" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84K68KJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294756v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.10.006" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8MS6Q79-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294766v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bellucci" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bistarelli" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cataldo" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Micciulla" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2418758" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294584v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2014.634117" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294574v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.09.010" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPW5DQZP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294765v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihail Motoc" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Albert Tudor" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Petriceanu" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badilita" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palorno Del Barrio" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2015.05.039" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D10ZFCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295578v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.01.012" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0945J7CR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295534v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.08.056" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02XMP0FD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295577v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.045" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZGRL7PH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295575v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa-Gerstenmaier" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Siperstein" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0263-6174.32.1.23" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295536v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagel" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.072" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7NX2769-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295579v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Tellez-Juarez" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez-Huerta" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.01.071" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HV1SC5J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295533v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-014-0730-1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295581v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.047" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07VSDZ10-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295574v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Haghgoo" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Yousefi" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jalal Zohouriaan Mehr" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.10.002" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTV4QCWF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295532v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.04.031" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM1LTQZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592737v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014007" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A855AD9299BD6DC62BA992174390A0B4F4DDBA5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295580v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.051" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8KDFN39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295537v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.001" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295531v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeja Volynets" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431101" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCDSG60S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296308v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sahimi" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.032156" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295736v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. I. Grishechko" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Kuznetsov" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.06.001" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNKLZNZL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296305v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourdon" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.033" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8Z1TR34-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296295v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Mohsen" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.042" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V846BNLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296304v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.056" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCVZQ4X2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296299v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braghiroli" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radke" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.11.024" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0PX3SR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296311v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.09.024" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0KP6H65-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296306v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Basso" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Laborie" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.039" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0K91P4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827429v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Li" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295733v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Volynets" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maksimenko" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826529" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296296v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/14/1/015001" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295737v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.017" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GVQDG96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295724v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4815870" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295730v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giovando" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.04.043" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F4HDS42-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295735v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.048" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295734v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.06.020" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296303v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zollfrank" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pusterla" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.08.032" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M2NGJS7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295729v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7547" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296300v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.04.052" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHCJGVSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296312v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Essawy" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-012-0021-4" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NK3MG9L3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461949v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tondi" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeandel" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monod" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.058" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BC6N1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662322v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lalou" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilanova" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Correiga" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.02.018" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6HRZ2JT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932395v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancera" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.01.012" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQV4L81R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663681v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.01.041" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2157WG87-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522198v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girods" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogaume" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogaume" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.11.047" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6XHSM03-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519210v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clausse" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bastien" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.005" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q3HD46T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659986v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21433" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0BM0R2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474580v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akdim" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Cai" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Provendier" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Veen" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-008-9122-z" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47RVHN2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012849v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007345v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007267v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Duplan" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verstraete" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007266v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klouz" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007264v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denton" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Katz" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lisse" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568152v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morales" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568150v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427876v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274099v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274226v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziarka Przemyslaw" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xia" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuina-Villar Hern&#225;n" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kienzl Norbert" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Alba Di&#233;guez" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04268551v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valencia" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Franco" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368101v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillet" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568147v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03873426v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873410v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376131v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-063" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186543v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907615v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garc&#237;a-D&#237;ez" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Maroto-Valer" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376276v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186747v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371816v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Najah" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907619v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maroto-Valer" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521784v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bouleau" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271479v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907621v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gadonneix" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907625v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaeffer" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907627v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919803v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919819v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919809v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394532v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394526v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394524v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150614v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. No&#235;l" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295728v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Zhao" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aylon" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012024" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296298v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012022" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295726v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toniazzo" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amaral" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012026" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295725v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012023" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011604v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davidian" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germani" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odier" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Teh" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012045v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011540v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009948v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010634v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010633v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043104v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Menendez" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Reichenauer" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05051211v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L&#243;pez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-96022-9.00290-5" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043164v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-00514-1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357811v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4_4" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357807v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4_3" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357797v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102393-8.00008-X" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357809v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4_1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357815v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4_2" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357818v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4_5" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920185v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119460572.ch9" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962794v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7478-9_1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195385v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418137v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daghouri" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376125v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imtd.fr/evenements/30eme-congres-annuel-de-la-societe-francaise-de-thermique/" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376124v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372029v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. De Poucques" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186765v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05323026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proscovia Kyokunzire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zaraket" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120891" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05354476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Selmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120963" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morales-Ospino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Izquierdo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2026.173366" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Gutierrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta06828b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124992" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Osman Sumbhaniya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151272" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05098686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Macias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mathews" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#227;o de Carvalho Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drielli Viana Souza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayres Fernando Rodrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Amaral-Labat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Almeida-Mattos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering9060139" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05353220v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arjona-Jaime" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T Izquierdo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Chazaro-Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.170349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Lopes Publio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Aparecida Amaral-Labat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Almeida Mattos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lucas Siena Del Bel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jammr/2025/v37i15693" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05045431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rams-2025-0103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taurbekov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Atamanov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119978" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Goulart de Araujo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr03969f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Lara Bursztyn Fuentes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dazon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rams-2025-0116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collomb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c04929" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04976790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121211" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Soumane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouaaliouat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Fazouan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ydir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Dloo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.105971" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana V Pinto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Levei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Kovacs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Senila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cadar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127326" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05053876v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsyhanok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Meisak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Selskis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevi&#269;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17081009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165834" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c02151" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05267629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Karaman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tonnoir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Carr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120841" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Qu&#237;lez-Bermejo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Morall&#243;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cazorla-Amor&#243;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120151" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canevesi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120383" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.160304" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pinto-Burgos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Shan Poon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Izquierdo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.118280" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05287268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2025.100881" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05046071v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Chazaro-Ruiz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Nieto-Delgado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Rangel-Mendez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162614" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04964222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alvear-Daza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Melin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Irvicelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Murillo-Sierra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonela Canneva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.116247" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.10.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04489035v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Najah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean-Marie-Desiree" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boivin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.157" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Garc&#237;a Dal&#237;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdan Cui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403810" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04826849v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mozet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sdanghi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.157742" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04559743v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.234332" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04960059v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.114870" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788060v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El-Hage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feynerol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Brites Hel&#250;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386943v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L.S. Canevesi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147638" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763733v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Jagiello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.154938" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113105" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Taurbekov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengisbek Kuspanov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Abdisattar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolganay Atamanova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113262" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529444v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;onard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119077" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763751v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vanskevi&#269;e" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martynas Kinka" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;ras Banys" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16050603" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764145v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113702" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763749v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114370" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.114855" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04959986v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406887" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04765323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Maziarka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kienzl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dieguez-Alonso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00937" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892237v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessalle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Hounfodji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202409474" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763745v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Staudt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiano Moreira Musial" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ribeiro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30368" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763724v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Plyushch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejus Bal&#269;iu&#773;nas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidmantas Kalendra" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01333" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763746v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012181" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368082v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.141168" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274465v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zharov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145532" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274739v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Froes Zordan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-023-01763-w" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04273978v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiram Atamanov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Yeleuov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chingis Daulbayev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs7100444" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146236v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Garc&#237;a-Dal&#237;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Karthik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T. Izquierdo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03871" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.11.073" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146246v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113360" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959654v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surender Kumar Dhayal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lund" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M van den Brink" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130906" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04275426v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Payet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Witschger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EM00514J" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04082075v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.03.055" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04407757v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Baffoun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zouari" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c02481" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274622v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500952" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146170v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksej Zarkov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c00321" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126075v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Izquierdo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118154" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278825v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Jannet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08931" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146133v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a T Izquierdo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00119a" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146229v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L.S. Canevesi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300405" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844607v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.901395" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146315v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c04954" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03532989v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Medina Bailon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Dominguez Mendoza" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez-Sanchez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107195" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112716" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03317143v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ramirez-Vidal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Su&#225;rez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gadonneix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.07.104" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844604v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Marie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193974" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842532v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.235" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562062v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Gajdar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202101225" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680186v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140373" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146304v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tretjak" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pralgauskait&#279;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Matukas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238654" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844493v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.810575" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842598v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.032" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03857520v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.013504" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842569v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L S Canevesi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03493" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03842497v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canevesi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izquierdo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c04474" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786953v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouleau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Quilez-Bermejo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.12.078" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426254v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2021.100614" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849435v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Celzard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118802" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Greco" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Stasi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.04.035" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145580v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jana" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palomo del Barrio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duquesne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110849" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387807v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pinto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Segura" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po S Poon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.05.162" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381715v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elmouwahidi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bail&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n F P&#233;rez-Cadenas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c08024" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381754v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edita Palaimiene" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13070997" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156955v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Keivanimehr" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Habibzadeh" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Baghban" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Esmaeili" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mohaddespour" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83562-w" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319298v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vivo-Vilches" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagoj Karakashov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries7030055" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406246v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia L&#225;zaro" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Ram&#237;rez-Vidal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c09028" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262805v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zoubair Saidi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki El Moujahid" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delgado-Sanchez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126509" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03091665v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika de Oliveira Jardim" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Silvestre-Albero" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kriesten" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.12.061" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03407737v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Povilas Bertasius" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schaefer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juras Banys" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26031" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406272v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadonneix" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2020.106588" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381692v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;olle Almeida" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12794" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03550778v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;olle de Almeida" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2020-0094" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387839v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c10430" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03271477v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kuzhir" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Paddubskaya" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Bychanok" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Liubimau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortona" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.09.020" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381727v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Taghite" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071796" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562341v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#237;ez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sevilla" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111600" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406339v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Salmankhani" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Karami" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Hamed Mashhadzadeh" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Zarghami Dehaghani" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110022" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406343v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110814" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03161863v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c22192" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03462415v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c13910" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03161353v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bagheri" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrokh Yousefi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbasali Nasiriasayesh" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S298699" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381755v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kwiatkowski" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Broniek" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14082045" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406320v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.408571" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381716v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150137" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133937v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Viskadourakis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kenanakis" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020346" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156981v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghaffar Nasri" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105744" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041968v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bursztyn Fuentes" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112740" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041952v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roman" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.100881" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042020v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jeder" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdedayem" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.114" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039277v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sanchez-Sanchez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2019.11.004" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896006v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Thommes" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6030046" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039241v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Seffen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3835-8" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381672v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ganjali" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Vatanpour" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6040074" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02928508v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure C Piedboeuf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Aqil" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c08297" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560228v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Saidi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Moujahid" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Canilho" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.12.007" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043506v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00395F" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042002v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leal da Silva" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cu&#241;a" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malfatti" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcuzzo" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01201-3" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042269v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00217" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041957v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10050894" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041976v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25748" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043500v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Policicchio" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Florent" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110571" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041927v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Masson" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112452" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897968v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Tosi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard P. M. van Klink" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomenech" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2020.100622" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612618v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Kenvin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchi Maria Concepcion Ovin Ania" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Parra" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.013" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03093129v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119759" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042348v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.053" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043513v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018692" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041945v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lahlou" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es-Said Akhouayri" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ihlal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Benlhachemi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.04.009" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039286v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marie" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106212" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041979v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147428" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041960v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia L. Braghiroli" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. T Izquierdo" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112564" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02898249v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2020.106427" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02887718v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123145" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093490v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandel" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ballweg" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.101" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357821v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballweg" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Gross" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Gellermann" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sanchez&#8208;sanchez" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201800537" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093487v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Saidi &#8288;" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akram" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Achak &#8288;" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C El Moujahid &#8288;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Mouakibi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.04.003" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357780v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szczurek" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crcon.2019.02.001" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125947v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9010106" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269365v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lorenzo-Fierro" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Martinez-Alonso" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M.D. Tascon" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2019.106152" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357740v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120396" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357757v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel D&#237;ez" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sevilla" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03407" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357725v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900068" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02139134v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degiovanni" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bianchin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5065562" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042954v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.103" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014572v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2018.11.028" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357708v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mbarki" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Kesraoui" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111717" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357702v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifa" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111784" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357786v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.028" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357721v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.240" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357804v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-019-00129-y" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357801v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rodriguez Acevedo" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid B. Cort&#233;s" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo A Franco" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco-Mar&#237;n" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12132088" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357799v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Llewellyn" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00010K" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962800v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12244143" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357731v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.05.073" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357714v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karakashov" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Achchaq" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legros" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03854-5" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357750v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a-D&#237;ez" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b13247" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042208v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00760H" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962803v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12244232" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562591v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC02295J" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562723v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szczurek" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050709" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01980676v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girardon" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Hajj" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Amadei" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TB01114A" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110764v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Santiago-Medina" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgado-S&#225;nchez" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Basso" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.01.049" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562602v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Achchaq" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Risue&#241;o" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mahroug" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebraud" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1934-8975/2018.07.004" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563505v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Acosta" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nabarlatz" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagiello" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.01.002" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357796v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Samulionis" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24932" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621928v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarazin" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Santiago-Medina" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.04.006" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131382v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gregis" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.08.056" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355864v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Van&#8197;klink" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vincent" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201800778" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03569076v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Kranauskaite" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kuznetsov" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Letellier" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24816" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562715v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520618004742" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563515v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Sammouda" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-017-9927-9" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627106v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santiago-Medina" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.064" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03109890v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.046" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110768v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tenorio-Alfonso" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.04.048" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563523v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmottaleb Ouederni" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0366-7" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562582v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khelifa" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Macutkevic" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15761/ams.1000142" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562699v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.017" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562616v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palaimiene" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banys" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selskis" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030526" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207566v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.005" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563201v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bychanok" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorokhov" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Piasotski" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meisak" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982232" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962828v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghaffari Mosanenzadeh" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naguib" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.04.049" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562754v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia L Braghiroli" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics5010007" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563541v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ramirez" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mallada" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Santamaria" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701548" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563597v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gonz&#225;lez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC00491E" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562825v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Sanchez" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.01.099" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538379v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Shuba" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Maksimenko" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5628" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03101342v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letellier" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Basso" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.017" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563472v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuzhir" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.06.080" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099184v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amaral-Labat" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grishechko" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez &#8211;s&#225;nchez" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ta03768f" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562640v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeder" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouederni" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masson" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7807-6" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562766v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mu&#241;iz" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. L Ballinas-Casarrubias" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.043" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099195v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.12.036" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563489v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978417" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563464v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Encalada" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Savaram" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina A Travlou" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlu Li" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingdong Li" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01977" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300244v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.02.015" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03101333v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.02.020" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563217v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.10.003" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562857v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgado-Sanchez" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/879/1/012014" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496654v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L. Braghiroli" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc02788h" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04956480v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA00738D" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962761v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.06.001" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05031884v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Granath" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Shmeliov" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Nicolosi" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06063" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962768v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Delgado S&#225;nchez" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin-Charbonnier" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.08.002" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096642v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Th&#233;bault" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.03.037" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H07397KQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962823v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez de Yuso" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Lega Braghiroli" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelio Danguillecourt Alvarez" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra16314a" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04963325v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.262" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452086v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Valu&#353;is" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v56i2.3304" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04963383v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rey-Raap" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angel Men&#233;ndez" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.12.001" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04963254v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Levin" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Petronyuk" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Morokov" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chernozatonskii" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600077" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962942v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Seredych" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bandosz" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01497" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962845v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Matos" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricmary Monta&#241;a" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliram Rivero" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.031" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04963284v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.01.093" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962776v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.08.048" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04963303v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.05.086" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04956461v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Grishechko" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Amaral-Labat" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kuznetsov" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA09462G" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04956355v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijing Li" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA03802F" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04956379v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rault" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8090331" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599595v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Rangel" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Basso" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.11.3.7754-7768" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496633v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijin Li" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938537" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962784v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600837" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296518v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2014.979028" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294755v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paddubskaya" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klochkov" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2015.1012036" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227900v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Courson" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.10.038" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8326HCP9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294767v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortona" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rezaei" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.069" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVRPH42-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294759v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stauber" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.02.030" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST908QZQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294572v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.020" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3HW6GDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294761v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.038" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW6VJCDV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294754v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Izquierdo" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.11.022" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294577v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. S. Anwer" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani E. Naguib" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.08.028" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN9BFX7S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294575v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez De Yuso" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.04.020" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXQ2G262-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294581v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angel Menendez" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arenillas" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.06.024" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294578v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Javier Zuniga Ruiz" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Martinez De Yuso Arisa" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ronda" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Cadiz" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.09.012" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS1TQ9M4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294763v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plyushch" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2430370" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294768v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalobos-Rodriguez" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ruiz Cuilty" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Montero-Cabrera" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. E. Esparza-Ponce" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Nevarez-Moorillon" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2014.980333" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294570v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Jurkiewicz" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Hawelek" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Balin" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Szade" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b02407" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294757v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanta Jana" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X14538273" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294571v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Peter" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Derible" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Becht" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kiener" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Drian" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta06478j" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294762v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voronovich" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/90/9/094019" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294582v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.06.057" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4G4P6ZX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294585v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellucci" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micciulla" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Levin" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. S. Petronyuk" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Chernozatonskii" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922872" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294764v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.046" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84K68KJL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294766v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bellucci" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bistarelli" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Cataldo" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Micciulla" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2015.2418758" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294584v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2014.634117" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294574v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.09.010" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPW5DQZP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294756v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.10.006" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8MS6Q79-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294765v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mihail Motoc" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Albert Tudor" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Petriceanu" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Badilita" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palorno Del Barrio" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2015.05.039" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D10ZFCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295533v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-014-0730-1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295578v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.01.012" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0945J7CR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295534v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.08.056" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02XMP0FD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295577v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.10.045" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZGRL7PH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295575v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueroa-Gerstenmaier" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Siperstein" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0263-6174.32.1.23" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295536v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagel" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.05.072" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7NX2769-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295579v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Tellez-Juarez" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fernandez-Huerta" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.01.071" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HV1SC5J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295581v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.047" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07VSDZ10-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295574v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Haghgoo" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Yousefi" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jalal Zohouriaan Mehr" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.10.002" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTV4QCWF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295532v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.04.031" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM1LTQZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592737v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2014007" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A855AD9299BD6DC62BA992174390A0B4F4DDBA5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295580v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.051" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8KDFN39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295531v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeja Volynets" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431101" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MCDSG60S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295537v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.001" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296311v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. I. Grishechko" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Kuznetsov" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.09.024" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0KP6H65-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296306v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Basso" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P Laborie" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.039" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN0K91P4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827429v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Li" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295733v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Volynets" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maksimenko" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826529" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296308v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sahimi" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.032156" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295736v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.06.001" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNKLZNZL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296305v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourdon" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.033" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8Z1TR34-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296295v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Mohsen" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.042" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V846BNLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296304v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.056" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCVZQ4X2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296299v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braghiroli" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rode" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Radke" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.11.024" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0PX3SR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296296v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/14/1/015001" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295737v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.017" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GVQDG96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295724v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4815870" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295735v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.048" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295730v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giovando" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.04.043" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F4HDS42-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295734v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.06.020" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296303v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zollfrank" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pusterla" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2012.08.032" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M2NGJS7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296300v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.04.052" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHCJGVSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295729v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2013.7547" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296312v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Essawy" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-012-0021-4" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NK3MG9L3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461949v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tondi" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeandel" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monod" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.058" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BC6N1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662322v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lalou" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vilanova" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Correiga" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.02.018" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6HRZ2JT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932395v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancera" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.01.012" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQV4L81R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663681v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.01.041" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2157WG87-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522198v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girods" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogaume" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogaume" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.11.047" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6XHSM03-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519210v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clausse" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bastien" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.005" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q3HD46T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659986v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.21433" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q0BM0R2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474580v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akdim" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Cai" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Provendier" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Veen" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-008-9122-z" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47RVHN2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012849v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007345v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007267v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Duplan" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verstraete" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007266v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Klouz" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007264v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denton" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Katz" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lisse" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568152v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jimenez-Lopez" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morales" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568150v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274099v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427876v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274226v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziarka Przemyslaw" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xia" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuina-Villar Hern&#225;n" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kienzl Norbert" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Alba Di&#233;guez" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04268551v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valencia" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Franco" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368101v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillet" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04568147v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873410v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376131v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-063" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03873426v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907615v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garc&#237;a-D&#237;ez" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Maroto-Valer" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376276v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186747v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186543v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371816v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane Najah" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907619v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maroto-Valer" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521784v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bouleau" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907621v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gadonneix" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271479v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907625v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaeffer" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02907627v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919803v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919819v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919809v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394532v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394526v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394524v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150614v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. No&#235;l" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Busto" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295728v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Zhao" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aylon" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012024" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296298v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012022" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295726v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toniazzo" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amaral" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012026" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295725v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/416/1/012023" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011604v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davidian" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germani" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odier" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Teh" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012045v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010634v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011540v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009948v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010633v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043104v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angel Menendez" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Reichenauer" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05051211v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L&#243;pez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-96022-9.00290-5" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357811v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4_4" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043164v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-00514-1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357807v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4_3" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357797v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102393-8.00008-X" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357809v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4_1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357818v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4_5" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357815v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13897-4_2" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01920185v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119460572.ch9" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962794v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7478-9_1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195385v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418137v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daghouri" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376125v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imtd.fr/evenements/30eme-congres-annuel-de-la-societe-francaise-de-thermique/" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376124v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372029v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boivin" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. De Poucques" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186765v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>