--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -363,165 +363,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03035280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Tenure and the Concept of &amp;quot;Property&amp;quot;: the History of Legal Practice in Syria and Lebanon int the Last Century of the Ottoman Empire.</w:t>
+                <w:t xml:space="preserve">REILLY James, The Ottoman Cities of Lebanon. Historical Legacy and identity in the Modern Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Numéro Spécial. Nouveaux apports à l'études des Waqfs du Bilad Ach-Cham., 37, pp.111-142</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01952041v1</w:t>
+                <w:t xml:space="preserve">hal-02531177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REILLY James, The Ottoman Cities of Lebanon. Historical Legacy and identity in the Modern Middle East</w:t>
+                <w:t xml:space="preserve">Land Tenure and the Concept of &amp;quot;Property&amp;quot;: the History of Legal Practice in Syria and Lebanon int the Last Century of the Ottoman Empire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146</w:t>
+              <w:t xml:space="preserve">Chronos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro Spécial. Nouveaux apports à l'études des Waqfs du Bilad Ach-Cham., 37, pp.111-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531177v1</w:t>
+                <w:t xml:space="preserve">halshs-01952041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'historien face au conflit : Homs et la révolte</w:t>
               </w:r>
@@ -891,437 +891,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage des données nativement numériques ou non : point névralgiques en études aréales.</w:t>
+                <w:t xml:space="preserve">Questions d’éthique et recherches aréales extra-européennes: l’exemple du consortium Huma-Num Distam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiquet Romain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lefrancq Coline</w:t>
+                <w:t xml:space="preserve">Romain Tiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Huma-NUM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TGIR Huma-Num, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">DHNord 2023. Humanités numériques et questions d'éthique : débats, enjeux, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380597v1</w:t>
+                <w:t xml:space="preserve">hal-05423402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions d’éthique et recherches aréales extra-européennes: l’exemple du consortium Huma-Num Distam</w:t>
+                <w:t xml:space="preserve">Les archives dans les guerres de l'Orient arabe: de l'exil à l'asile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Tiquet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2023. Humanités numériques et questions d'éthique : débats, enjeux, pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Etudier la guerre. Perspectives historiographiques et épistémologiques en histoire de la guerre des années 1950 à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Lafille; Benjamin Deruelle, Oct 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423402v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives dans les guerres de l'Orient arabe: de l'exil à l'asile.</w:t>
+                <w:t xml:space="preserve">Frénésie d'archivage et de mémoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier la guerre. Perspectives historiographiques et épistémologiques en histoire de la guerre des années 1950 à nos jours.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Lafille; Benjamin Deruelle, Oct 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">L'histoire et la mémoire à l'épreuve de la révolte et de la guerre en Syrie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR SHAKK; Institut Français du Proche-Orient, Jan 2023, Beyrouth., Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380558v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frénésie d'archivage et de mémoire.</w:t>
+                <w:t xml:space="preserve">Les archives dans les guerres de l'Orient arabe: de l'exil à l'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire et la mémoire à l'épreuve de la révolte et de la guerre en Syrie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR SHAKK; Institut Français du Proche-Orient, Jan 2023, Beyrouth., Liban</w:t>
+              <w:t xml:space="preserve">Etudier la guerre. Perspectives historiographiques et épistémologiques de l’histoire de la guerre des années 1950 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Deruelle; Pauline Lafille; Jonas Campion, Oct 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404978v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives dans les guerres de l'Orient arabe: de l'exil à l'asile</w:t>
+                <w:t xml:space="preserve">Le partage des données nativement numériques ou non : point névralgiques en études aréales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Honvault</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiquet Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefrancq Coline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier la guerre. Perspectives historiographiques et épistémologiques de l’histoire de la guerre des années 1950 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Deruelle; Pauline Lafille; Jonas Campion, Oct 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Rencontres Huma-NUM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TGIR Huma-Num, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862533v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The countryside and land regulations in the Ottoman provinces</w:t>
               </w:r>
@@ -1781,51 +1781,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition &amp;quot;Enfances au Yémen de 1950 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2195,51 +2195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FAE9288"/>
+    <w:nsid w:val="D4C1A89C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2426,51 +2426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-gueno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7179-8158" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123306981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380977v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;no" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Reilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13978" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiquet Romain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefrancq Coline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.9313" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01531186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U F R Erlaos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-gueno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7179-8158" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123306981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380977v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;no" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Reilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13978" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiquet Romain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefrancq Coline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.9313" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01531186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U F R Erlaos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>