--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -363,165 +363,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03035280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REILLY James, The Ottoman Cities of Lebanon. Historical Legacy and identity in the Modern Middle East</w:t>
+                <w:t xml:space="preserve">Land Tenure and the Concept of &amp;quot;Property&amp;quot;: the History of Legal Practice in Syria and Lebanon int the Last Century of the Ottoman Empire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146</w:t>
+              <w:t xml:space="preserve">Chronos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro Spécial. Nouveaux apports à l'études des Waqfs du Bilad Ach-Cham., 37, pp.111-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531177v1</w:t>
+                <w:t xml:space="preserve">halshs-01952041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Tenure and the Concept of &amp;quot;Property&amp;quot;: the History of Legal Practice in Syria and Lebanon int the Last Century of the Ottoman Empire.</w:t>
+                <w:t xml:space="preserve">REILLY James, The Ottoman Cities of Lebanon. Historical Legacy and identity in the Modern Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Numéro Spécial. Nouveaux apports à l'études des Waqfs du Bilad Ach-Cham., 37, pp.111-142</w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01952041v1</w:t>
+                <w:t xml:space="preserve">hal-02531177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'historien face au conflit : Homs et la révolte</w:t>
               </w:r>
@@ -891,437 +891,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions d’éthique et recherches aréales extra-européennes: l’exemple du consortium Huma-Num Distam</w:t>
+                <w:t xml:space="preserve">Le partage des données nativement numériques ou non : point névralgiques en études aréales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tiquet</w:t>
+                <w:t xml:space="preserve">Tiquet Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefrancq Coline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2023. Humanités numériques et questions d'éthique : débats, enjeux, pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Rencontres Huma-NUM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TGIR Huma-Num, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423402v1</w:t>
+                <w:t xml:space="preserve">hal-04380597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives dans les guerres de l'Orient arabe: de l'exil à l'asile.</w:t>
+                <w:t xml:space="preserve">Questions d’éthique et recherches aréales extra-européennes: l’exemple du consortium Huma-Num Distam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Honvault</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier la guerre. Perspectives historiographiques et épistémologiques en histoire de la guerre des années 1950 à nos jours.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Lafille; Benjamin Deruelle, Oct 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">DHNord 2023. Humanités numériques et questions d'éthique : débats, enjeux, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380558v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frénésie d'archivage et de mémoire.</w:t>
+                <w:t xml:space="preserve">Les archives dans les guerres de l'Orient arabe: de l'exil à l'asile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire et la mémoire à l'épreuve de la révolte et de la guerre en Syrie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR SHAKK; Institut Français du Proche-Orient, Jan 2023, Beyrouth., Liban</w:t>
+              <w:t xml:space="preserve">Etudier la guerre. Perspectives historiographiques et épistémologiques en histoire de la guerre des années 1950 à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Lafille; Benjamin Deruelle, Oct 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404978v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives dans les guerres de l'Orient arabe: de l'exil à l'asile</w:t>
+                <w:t xml:space="preserve">Frénésie d'archivage et de mémoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier la guerre. Perspectives historiographiques et épistémologiques de l’histoire de la guerre des années 1950 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Deruelle; Pauline Lafille; Jonas Campion, Oct 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">L'histoire et la mémoire à l'épreuve de la révolte et de la guerre en Syrie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR SHAKK; Institut Français du Proche-Orient, Jan 2023, Beyrouth., Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862533v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage des données nativement numériques ou non : point névralgiques en études aréales.</w:t>
+                <w:t xml:space="preserve">Les archives dans les guerres de l'Orient arabe: de l'exil à l'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lefrancq Coline</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Huma-NUM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TGIR Huma-Num, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Etudier la guerre. Perspectives historiographiques et épistémologiques de l’histoire de la guerre des années 1950 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Deruelle; Pauline Lafille; Jonas Campion, Oct 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380597v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The countryside and land regulations in the Ottoman provinces</w:t>
               </w:r>
@@ -1781,51 +1781,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition &amp;quot;Enfances au Yémen de 1950 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guéno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2195,51 +2195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4C1A89C"/>
+    <w:nsid w:val="D2AAE1C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2426,51 +2426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-gueno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7179-8158" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123306981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380977v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;no" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Reilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13978" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiquet Romain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefrancq Coline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.9313" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01531186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U F R Erlaos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-gueno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7179-8158" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123306981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380977v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;no" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Reilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13978" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiquet Romain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefrancq Coline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02532448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.9313" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01531186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U F R Erlaos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>