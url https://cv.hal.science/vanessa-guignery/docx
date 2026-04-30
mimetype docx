--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1642,400 +1642,5171 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“the struggle to be free”: A Conversation with Aman Sethi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77 (2), pp.215-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etan.772.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Borders and Border Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (Autumn), pp.149-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: The Trails and Travails of Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11r4m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: The Art of Dis/Consolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12xgp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature and the Indian working class: Mridula Koshy in conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Postcolonial Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449855.2022.2158442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Exploring Faults and Fault Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.13171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Precarious Balance of Refugees: Rupture and Connectivity in Mohsin Hamid’s Exit West (2017) and Helon Habila’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.13269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915731v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Contemporary Nigerian Literature in English: An Orchestra of Pluralities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Contemporary Nigerian Literature, Vol. 75 (2), pp.131-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etan.752.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Contemporary Literary Renaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.11665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moseley Merritt. A History of the Booker Prize. Contemporary Fiction Since 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.12155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Josipovici : l’insoutenable légèreté de l’art.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D-Fiction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The In-Between World: On the Mythology of The Famished Road and the Literary Scaffolding of Ben Okri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literary Hub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Brookner and Julian Barnes: Paths Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (2), pp.220-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etan.742.0220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Barnes : “En 2020, Orwell ne manquerait pas de sujets d’inspiration”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Décembre 2020-janvier 2021, pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03027301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiration and Insight in the Papers of Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ransom Center Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading the Archives: the Construction of Character in Julian Barnes’s Talking It Over and Love, etc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Çankaya University Journal of Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47777/cankujhss.848761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03045786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastiche, Collage, and Bricolage: Caryl Phillips' Hybrid Journal and Letters of a Slave Trader in Crossing the River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ariel: A Review of International English Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (2-3), pp.119-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ari.2018.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“An Interview with Jonathan Coe –Looking Backwards and Forwards”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.4396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour d'horizon critique : Jump and Other Stories de Nadine Gordimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nadine Gordimer, Jump and Other Stories : parcours critiques, 34 (3), pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Rushdie in conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Postcolonial Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449855.2017.1380070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Laughing Out Loud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.3314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent British Literature: Concluding panel of the 2015 SEAC conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacy Rumsey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.3478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laughing Out Loud with Jonathan Coe: A Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.3371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Coe’s Like a Fiery Elephant: The Story of B.S. Johnson—A Dialogue with Biography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.129 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/bio.2016.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours critiques: lectures plurielles de Crossing the River de Caryl Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Traversée d'une oeuvre : Crossing the river de Caryl Phillips, 32 (1), pp.7-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Way We Live Now: Jonathan Coe's Re-evaluation of Political Satire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (2), pp.156-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rovera, Genèses d’une folie créole : Jean Rhys et Jane Eyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.2774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zadie Smith’s NW or the art of line-crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.3892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscapes Within, Landscapes Without: The Forest and Other Places in Ben Okri’s The Famished Road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.1974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent British Fiction: Concluding panel of the 2013 SEAC conference. Catherine Bernard, Jean-Michel Ganteau, Vanessa Guignery, Diane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ganteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.1992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zadie Smith's NW: the Novel at an 'anxiety crossroads'?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not another nail in the (British) novel's coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The British Contemporary Novel 2008-2015, 68 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Voice without a Name: Choruses and Storytellers in Ben Okri's The Famished Road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (2), pp.79-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Groes, The Making of London. London in Contemporary Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonel Mustard, in the billiard room, with the revolver&amp;quot;: Jonathan Coe's What a Carve Up! as a Postmodern Whodunit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (4), pp.427-438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fat Man on a Beach: Conflicting Horizons in B.S. Johnson's Work.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.41-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Johnson’s The Unfortunates: Revisiting the Elegy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.119 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.2353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Johnson's The Unfortunates: Celebrating the Chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Engagements: a Journal of Criticism and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1-2), pp.109-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00858207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Johnson ou l'équilibre de l'écart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Johnson's The Unfortunates: Revisiting the Elegy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.119-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a Story in Janet Frame's The Lagoon and Other Stories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (3), pp.305-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Step Across this Line”: Edges and Borders in Contemporary Indian Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (3), pp.305-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lodge's Author, Author and the Genre of the Biographical Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.160-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Art of Vacillation : Photographs in Alain de Botton's Iconotexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglistik : International Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (2), pp.175-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Destabilisation of Genre in Alain de Botton's Iconotexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, pp.143-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Johnston at the Sorbonne 19 November 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rihoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1204l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Book of Mrs Noah (1987) de Michèle Roberts : un roman aux sentiers qui bifurquent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1204d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Déluge et l'Arche revisités. Figures apocryphes du récit biblique dans cinq ouvrages contemporains de langue anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources : Revue d'études anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14, pp.146-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-vision&amp;quot; et révision de l'histoire sacrée dans le premier chapitre de &amp;lt;i&amp;gt;A History of the World in 10 ½ Chapters&amp;lt;/i&amp;gt; de Julian Barnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Writing as Re-Vision, 20, pp.67-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du psittacisme à l'émancipation ? La transtextualité flaubertienne dans Flaubert's Parrot de Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le narrataire ou le lecteur de l'autre côté du miroir dans Flaubert's Parrot de Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q/W/E/R/T/Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.167-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My wife ... died&amp;quot; : une mort en pointillé dans Flaubert's Parrot de Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17, pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excentricité et interlinguisme dans Metroland et Talking It Over de Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15, pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palimpseste et pastiche génériques chez Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 50 (1), pp.40-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borders and Border Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83 (Autumn), pp.149-248, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In)consolation in Contemporary British and Postcolonial Literatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22 (1), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gordimer, Jump and Other Stories : Parcours Critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34 (3), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traversée d'une oeuvre: Crossing the River de Caryl Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caryl Phillips, Crossing the River: "the many-tongued chorus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32 (1), 2016, Traversée d'une oeuvre : Crossing the river de Caryl Phillips</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOL! Comedy, humour and satire in the literature and visual arts of the 20th and 21st centuries in Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOL! Comedy, humour and satire in the literature and visual arts of the 20th and 21st centuries in Britain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Okri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Callaloo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38 (5), 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The British Contemporary Novel: 2008-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68 (2), 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the Posthuman Speak? Voice, Agency and Care in Novels by Kazuo Ishiguro, Harry Parker and Namwali Serpell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posthuman Fictions: Rethinking ‘the Human’ in Contemporary Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laura Colombino, Sebastian Groes, Ivan Stacy, Sep 2024, Genova, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victimhood, Agency, Vulnerability: Portraits of Delhi Manual Workers in Aman Sethi’s A Free Man (2011) and Mridula Koshy’s Bicycle Dreaming (2016).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAPS: 32nd Annual Conference of the Association for Anglophone Postcolonial Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pavan Kumar Malreddy, Kathrin Bartha-Mitchell; and Frank Schulze-Engler, May 2022, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmenting the Form in Mohsin Hamid’s Exit West and Helon Habila’s Travelers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference of the European Society for the Study of English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renner Vincent, Bory Stéphanie, Guignery Vanessa, Aug 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfiguration des genres littéraires dans la littérature britannique contemporaine (Jeanette Winterson, Jonathan Coe, Alain de Botton).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littératures de genre. Typologie, codes et nouvelles structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Paris, France. pp.35-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00607133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la piste des perroquets : les figures de la quête dans Flaubert's Parrot de Julian Barnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert's Parrot de Julian Barnes " Un symbole du logos ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Rouen, France. pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00607134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2045,5358 +6816,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Finch de Julian Barnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universalia 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.313-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Swift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universalia 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian McEwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératures postcoloniales anglophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faille du temps de Jeanette Winterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universalia 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Arundhati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universalia 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universalia 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863494v1</w:t>
-              </w:r>
-[...4769 lines deleted...]
-                <w:t xml:space="preserve">halshs-01703809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7843,51 +7843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The British Contemporay Novel 2008 - 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Porée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes anglaises Klincksieck, 68 (2), 2015, Pascal Aquien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8832,151 +8832,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plus sur Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Atlande, pp.93, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pre- and Post-Publication Itineraries of the Contemporary Novel in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Publibook Université, pp.352, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466493v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00466492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fiction of Julian Barnes</w:t>
               </w:r>
@@ -9896,51 +9896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ADD1A3D"/>
+    <w:nsid w:val="01279F67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10127,51 +10127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-guignery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4008-2007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058665544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guignery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.1559.c24294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108909525.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420304v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192843777.003.0018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-83422-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/dapres-flaubert/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.dayre.2021.01.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11301-book-08535370-9782745353702.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607134v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.772.0215" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lecomte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xgp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13171" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2022.2158442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915731v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.752.0131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11665" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.742.0220" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47777/cankujhss.848761" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ari.2018.0015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4396" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208066v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutleben" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2017.1380070" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3314" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacy Rumsey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3371" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bio.2016.0026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2774" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3892" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1974" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leblond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ganteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1992" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.996" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Por&#233;e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861544v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.570" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703804v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2353" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469614v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469613v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rihoit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204l" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469617v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607135v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607138v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849673v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703808v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703809v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Barnes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Quarto/Romans9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Josipovici" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quidamediteur.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703459v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Hacker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pesso-Miquel Catherine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pesso-Miquel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442916v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466489v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466493v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442914v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199846719-0168" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5641" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-guignery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4008-2007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058665544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guignery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.1559.c24294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108909525.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420304v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192843777.003.0018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-83422-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/dapres-flaubert/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.dayre.2021.01.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11301-book-08535370-9782745353702.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.772.0215" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4m" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xgp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2022.2158442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915731v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13269" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.752.0131" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11665" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.742.0220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47777/cankujhss.848761" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ari.2018.0015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4396" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208066v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutleben" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2017.1380070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacy Rumsey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3478" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3371" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bio.2016.0026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2774" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3892" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leblond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ganteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1992" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.996" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Por&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.570" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2353" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466496v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rihoit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204l" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607139v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984399v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607133v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863489v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863471v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Barnes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Quarto/Romans9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Josipovici" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quidamediteur.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703459v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Hacker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pesso-Miquel Catherine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pesso-Miquel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442916v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466489v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442914v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199846719-0168" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5641" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>