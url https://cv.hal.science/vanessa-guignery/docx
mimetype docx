--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -409,264 +409,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tasting With Words in Ben Okri’s The Famished Road and Chimamanda Ngozi Adichie’s Half of a Yellow Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annette Kern-Stähler; Elizabeth Robertson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literature and the Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University Press, pp.320-338, 2023, 978–0–19–284377–7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780192843777.003.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Ishiguro Archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Bennett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Companion to Kazuo Ishiguro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.91-107, 2023, 9781108909525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108909525.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to Vulnerability in Kazuo Ishiguro’s Klara and the Sun (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pier Paolo Piciucco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Vulnerabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nuova Trauben, pp.253-66, 2023, 9788899312909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420304v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04224066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Survivors all’: Affirmative Connections in Novels by Julian Barnes and Caryl Phillips</w:t>
               </w:r>
@@ -1642,4800 +1642,4800 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In)consolation in Contemporary British and Postcolonial Literatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22 (1), 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borders and Border Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83 (Autumn), pp.149-248, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gordimer, Jump and Other Stories : Parcours Critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34 (3), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOL! Comedy, humour and satire in the literature and visual arts of the 20th and 21st centuries in Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOL! Comedy, humour and satire in the literature and visual arts of the 20th and 21st centuries in Britain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traversée d'une oeuvre: Crossing the River de Caryl Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caryl Phillips, Crossing the River: "the many-tongued chorus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32 (1), 2016, Traversée d'une oeuvre : Crossing the river de Caryl Phillips</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Okri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Callaloo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38 (5), 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The British Contemporary Novel: 2008-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68 (2), 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: The Art of Dis/Consolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12xgp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“the struggle to be free”: A Conversation with Aman Sethi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77 (2), pp.215-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etan.772.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Borders and Border Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (Autumn), pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: The Trails and Travails of Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11r4m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature and the Indian working class: Mridula Koshy in conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Postcolonial Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449855.2022.2158442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Exploring Faults and Fault Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.13171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Precarious Balance of Refugees: Rupture and Connectivity in Mohsin Hamid’s Exit West (2017) and Helon Habila’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.13269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915731v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Contemporary Nigerian Literature in English: An Orchestra of Pluralities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Contemporary Nigerian Literature, Vol. 75 (2), pp.131-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etan.752.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Contemporary Literary Renaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.11665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moseley Merritt. A History of the Booker Prize. Contemporary Fiction Since 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.12155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Josipovici : l’insoutenable légèreté de l’art.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D-Fiction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The In-Between World: On the Mythology of The Famished Road and the Literary Scaffolding of Ben Okri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literary Hub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Brookner and Julian Barnes: Paths Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (2), pp.220-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etan.742.0220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03502906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Barnes : “En 2020, Orwell ne manquerait pas de sujets d’inspiration”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Décembre 2020-janvier 2021, pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03027301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiration and Insight in the Papers of Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ransom Center Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading the Archives: the Construction of Character in Julian Barnes’s Talking It Over and Love, etc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Çankaya University Journal of Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47777/cankujhss.848761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03045786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastiche, Collage, and Bricolage: Caryl Phillips' Hybrid Journal and Letters of a Slave Trader in Crossing the River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ariel: A Review of International English Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (2-3), pp.119-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ari.2018.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“An Interview with Jonathan Coe –Looking Backwards and Forwards”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.4396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour d'horizon critique : Jump and Other Stories de Nadine Gordimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861472v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Introduction: The Art of Dis/Consolation</w:t>
+                <w:t xml:space="preserve">Christian Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nadine Gordimer, Jump and Other Stories : parcours critiques, 34 (3), pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Rushdie in conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Postcolonial Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449855.2017.1380070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Laughing Out Loud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.3314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent British Literature: Concluding panel of the 2015 SEAC conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Lecomte</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacy Rumsey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.3478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laughing Out Loud with Jonathan Coe: A Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.3371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Coe’s Like a Fiery Elephant: The Story of B.S. Johnson—A Dialogue with Biography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (2), pp.129 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/bio.2016.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours critiques: lectures plurielles de Crossing the River de Caryl Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Traversée d'une oeuvre : Crossing the river de Caryl Phillips, 32 (1), pp.7-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Way We Live Now: Jonathan Coe's Re-evaluation of Political Satire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (2), pp.156-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rovera, Genèses d’une folie créole : Jean Rhys et Jane Eyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.2774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent British Fiction: Concluding panel of the 2013 SEAC conference. Catherine Bernard, Jean-Michel Ganteau, Vanessa Guignery, Diane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ganteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.1992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zadie Smith’s NW or the art of line-crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22.1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12xgp⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 11.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.3892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Introduction: Exploring Faults and Fault Lines</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscapes Within, Landscapes Without: The Forest and Other Places in Ben Okri’s The Famished Road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 64, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ebc.13171⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.1974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Precarious Balance of Refugees: Rupture and Connectivity in Mohsin Hamid’s Exit West (2017) and Helon Habila’s</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zadie Smith's NW: the Novel at an 'anxiety crossroads'?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not another nail in the (British) novel's coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The British Contemporary Novel 2008-2015, 68 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Groes, The Making of London. London in Contemporary Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Voice without a Name: Choruses and Storytellers in Ben Okri's The Famished Road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth Essays and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (2), pp.79-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonel Mustard, in the billiard room, with the revolver&amp;quot;: Jonathan Coe's What a Carve Up! as a Postmodern Whodunit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (4), pp.427-438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Johnson’s The Unfortunates: Revisiting the Elegy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.119 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.2353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Johnson's The Unfortunates: Celebrating the Chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Engagements: a Journal of Criticism and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1-2), pp.109-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00858207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fat Man on a Beach: Conflicting Horizons in B.S. Johnson's Work.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.41-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Johnson ou l'équilibre de l'écart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sillages Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 12, pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Contemporary Nigerian Literature in English: An Orchestra of Pluralities</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Johnson's The Unfortunates: Revisiting the Elegy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.119-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a Story in Janet Frame's The Lagoon and Other Stories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Contemporary Nigerian Literature, Vol. 75 (2), pp.131-146. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 63 (3), pp.305-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Step Across this Line”: Edges and Borders in Contemporary Indian Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (3), pp.305-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Art of Vacillation : Photographs in Alain de Botton's Iconotexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglistik : International Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (2), pp.175-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lodge's Author, Author and the Genre of the Biographical Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (2), pp.160-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Destabilisation of Genre in Alain de Botton's Iconotexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 31, pp.143-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Moseley Merritt. A History of the Booker Prize. Contemporary Fiction Since 1992</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Book of Mrs Noah (1987) de Michèle Roberts : un roman aux sentiers qui bifurquent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ebc.12155⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 28, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1204d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Johnston at the Sorbonne 19 November 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rihoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D-Fiction </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1204l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The In-Between World: On the Mythology of The Famished Road and the Literary Scaffolding of Ben Okri</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Déluge et l'Arche revisités. Figures apocryphes du récit biblique dans cinq ouvrages contemporains de langue anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literary Hub</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Sources : Revue d'études anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14, pp.146-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anita Brookner and Julian Barnes: Paths Crossing</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du psittacisme à l'émancipation ? La transtextualité flaubertienne dans Flaubert's Parrot de Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-vision&amp;quot; et révision de l'histoire sacrée dans le premier chapitre de &amp;lt;i&amp;gt;A History of the World in 10 ½ Chapters&amp;lt;/i&amp;gt; de Julian Barnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Writing as Re-Vision, 20, pp.67-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le narrataire ou le lecteur de l'autre côté du miroir dans Flaubert's Parrot de Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q/W/E/R/T/Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.167-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My wife ... died&amp;quot; : une mort en pointillé dans Flaubert's Parrot de Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17, pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excentricité et interlinguisme dans Metroland et Talking It Over de Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15, pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palimpseste et pastiche génériques chez Julian Barnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 74 (2), pp.220-229. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 50 (1), pp.40-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...3119 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00607140v1</w:t>
-              </w:r>
-[...587 lines deleted...]
-                <w:t xml:space="preserve">halshs-01703809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6654,165 +6654,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur la piste des perroquets : les figures de la quête dans Flaubert's Parrot de Julian Barnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert's Parrot de Julian Barnes " Un symbole du logos ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Rouen, France. pp.29-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transfiguration des genres littéraires dans la littérature britannique contemporaine (Jeanette Winterson, Jonathan Coe, Alain de Botton).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les littératures de genre. Typologie, codes et nouvelles structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Paris, France. pp.35-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00607133v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00607134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7470,1885 +7470,1885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romans, de Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1248 p., 2021, Quarto, 9782072893674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03420000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Josipovici. Hotel Andromeda (traduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quidam, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Romans, de Julian Barnes</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Barnes from the Margins. Exploring the Writer’s Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bloomsbury. , 2020, 9781350125018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02415013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le jardin d'un hôtel (traduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 1248 p., 2021, Quarto, 9782072893674</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Josipovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quidam Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-37491-057-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bloomsbury. , 2020, 9781350125018</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Coe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 2016, 978-1137405821</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans le jardin d'un hôtel (traduction)</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The British Contemporay Novel 2008 - 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-37491-057-4</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etudes anglaises Klincksieck, 68 (2), 2015, Pascal Aquien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Palgrave Macmillan, 2016, 978-1137405821</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The B.S. Johnson / Zulfikar Ghose Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The British Contemporay Novel 2008 - 2015</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01703500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Famished Road: Ben Okri's Imaginary Homelands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, pp.170, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novelists in the New Millennium. Conversations with Writers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, pp.165, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature anglaise contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Etudes anglaises Klincksieck, 68 (2), 2015, Pascal Aquien</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Hacker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Siècle 21, pp.100, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cambridge Scholars Publishing. 2015</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeing and Being. Ben Okri's The Famished Road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, pp.188, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cambridge Scholars Publishing, pp.170, 2013</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00745704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridity : Forms and Figures in Literature and the Visual Arts. 370 p. Newcastle-upon-Tyne, Cambridge Scholars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pesso-Miquel Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Specq (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Palgrave Macmillan, pp.165, 2013</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasing Butterflies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook Université, pp.172, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La littérature anglaise contemporaine</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridity: Forms and Figures in Literature and the Visual Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Siècle 21, pp.100, 2012</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pesso-Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Specq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, pp.380, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de France, pp.188, 2012</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversations with Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Mississippi Press, pp.198, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceci n'est pas une fiction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Paris Sorbonne, pp.312, 2009, Britannia, Marie-Madeleine Martinet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Publibook Université, pp.172, 2011</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voices and Silence in the Contemporary Novel in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, pp.290, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Cambridge Scholars Publishing, pp.380, 2011</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worlds within Words: Twenty-first Century Visions on the Work of Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucian Blaga University Press, pp.169, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Paris Sorbonne, pp.312, 2009, Britannia, Marie-Madeleine Martinet</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Greene. The Power and the Glory: The Sorbonne Conference and Other Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cycnos, pp.164, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cambridge Scholars Publishing, pp.290, 2009</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re-)Mapping London. Visions of the Metropolis in the Contemporary Novel in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Publibook Université, pp.252, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Lucian Blaga University Press, pp.169, 2009</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus sur Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Atlande, pp.93, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">University of Mississippi Press, pp.198, 2009</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre- and Post-Publication Itineraries of the Contemporary Novel in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Publibook Université, pp.352, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions Publibook Université, pp.252, 2008</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fiction of Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, pp.168, 2006, Nicolas Tredell</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cycnos, pp.164, 2008</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de voyage et romans voyageurs. Aspects de la littérature contemporaine de langue anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publication de l'Université de Provence, pp.253, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions Atlande, pp.93, 2007</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crime fictions. Subverted codes and new structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Paris Sorbonne, pp.204, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions Publibook Université, pp.352, 2007</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postmodernisme et effets de brouillage dans la fiction de Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.735, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Palgrave Macmillan, pp.168, 2006, Nicolas Tredell</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Barnes. L'art du mélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.136, 2001, Couleurs anglaises, Bernard Gilbert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Publication de l'Université de Provence, pp.253, 2006</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaubert's Parrot de Julian Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.140, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00442914v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00442915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9896,51 +9896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01279F67"/>
+    <w:nsid w:val="6C2E94C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10127,51 +10127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-guignery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4008-2007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058665544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guignery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.1559.c24294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108909525.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420304v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192843777.003.0018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-83422-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/dapres-flaubert/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.dayre.2021.01.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11301-book-08535370-9782745353702.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.772.0215" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4m" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xgp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2022.2158442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915731v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13269" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.752.0131" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11665" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.742.0220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47777/cankujhss.848761" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ari.2018.0015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4396" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208066v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutleben" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2017.1380070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861548v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3314" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacy Rumsey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3478" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3371" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bio.2016.0026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2774" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3892" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1974" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leblond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ganteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1992" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.996" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Por&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.570" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2353" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466496v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rihoit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204l" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607139v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849673v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984399v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607133v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863489v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863471v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163457v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Barnes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Quarto/Romans9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Josipovici" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quidamediteur.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703459v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Hacker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pesso-Miquel Catherine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pesso-Miquel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442916v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466489v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466490v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442850v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442914v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199846719-0168" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5641" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vanessa-guignery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4008-2007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058665544" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guignery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17885/heiup.1559.c24294" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192843777.003.0018" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108909525.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-83422-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/dapres-flaubert/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.dayre.2021.01.0139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11301-book-08535370-9782745353702.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutleben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Por&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lecomte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xgp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.772.0215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r4m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2022.2158442" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.13171" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915731v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.13269" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.752.0131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11665" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.12155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.742.0220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47777/cankujhss.848761" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ari.2018.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2017.1380070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3314" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacy Rumsey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3478" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3371" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/bio.2016.0026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2774" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Leblond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ganteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1992" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3892" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1974" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.996" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861544v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.570" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2353" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858207v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rihoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204l" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469617v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607139v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607140v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863489v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863471v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Barnes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Quarto/Romans9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415013v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Josipovici" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quidamediteur.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703459v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Hacker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pesso-Miquel Catherine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pesso-Miquel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466489v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466488v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466490v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466494v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442915v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442850v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442914v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199846719-0168" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5641" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703796v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>