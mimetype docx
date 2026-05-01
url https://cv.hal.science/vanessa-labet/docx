--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -442,291 +442,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the in-air growth of large area of 3D functional structures into a 2D supramolecular nanoporous network</w:t>
+                <w:t xml:space="preserve">Femtosecond Fluorescence Upconversion Study of a Naphthalimide–Bithiophene–Triphenylamine Push–Pull Dye in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Maffeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guianvarc’h</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Mansuy</w:t>
+                <w:t xml:space="preserve">Bruno Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Sagan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc06125d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.5533-5544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b05177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969600v1</w:t>
+                <w:t xml:space="preserve">cea-01817447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Fluorescence Upconversion Study of a Naphthalimide–Bithiophene–Triphenylamine Push–Pull Dye in Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the in-air growth of large area of 3D functional structures into a 2D supramolecular nanoporous network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guianvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Maffeis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Labet</w:t>
+                <w:t xml:space="preserve">Christelle Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Jousselme</w:t>
+                <w:t xml:space="preserve">Sandrine Sagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gustavsson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Kreher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122, pp.5533-5544. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (72), pp.10068-10071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.8b05177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc06125d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01817447v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A topological study of chemical bonds under pressure: solid hydrogen as a model case</w:t>
               </w:r>
@@ -1035,1229 +1035,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fresh look at dense hydrogen under pressure. I. An introduction to the problem, and an index probing equalization of H–H distances</w:t>
+                <w:t xml:space="preserve">A fresh look at dense hydrogen under pressure. III. Two competing effects and the resulting intra-molecular H-H separation in solid hydrogen under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Gonzalez-Morelos</w:t>
+                <w:t xml:space="preserve">Roald Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N W Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3679662⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3679749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202225v1</w:t>
+                <w:t xml:space="preserve">hal-02202230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WH n under pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fresh look at dense hydrogen under pressure. II. Chemical and physical models aiding our understanding of evolving H–H separations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothy Strobel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roald Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roald Hoffmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Ashcroft</w:t>
+                <w:t xml:space="preserve">N W Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/15/155701⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3679736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202246v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fresh look at dense hydrogen under pressure. II. Chemical and physical models aiding our understanding of evolving H–H separations</w:t>
+                <w:t xml:space="preserve">A fresh look at dense hydrogen under pressure. IV. Two structural models on the road from paired to monatomic hydrogen, via a possible non-crystalline phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roald Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N W Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3679736⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3679751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202228v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fresh look at dense hydrogen under pressure. IV. Two structural models on the road from paired to monatomic hydrogen, via a possible non-crystalline phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WH n under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patryk Zaleski-Ejgierd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N W Ashcroft</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3679751⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (15), pp.155701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/15/155701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202234v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the mechanism of deamination of 5,6-dihydro-5-methylcytosine with other cytosine derivatives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fresh look at dense hydrogen under pressure. I. An introduction to the problem, and an index probing equalization of H–H distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gonzalez-Morelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roald Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N W Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3679662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054578v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fresh look at dense hydrogen under pressure. III. Two competing effects and the resulting intra-molecular H-H separation in solid hydrogen under pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the mechanism of deamination of 5,6-dihydro-5-methylcytosine with other cytosine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif A. Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly L. Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (4), pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202230v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular models for WH6 under pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphane sheets and crystals under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Dong Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1nj20560a⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (17), pp.6833-6837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1103145108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202244v1</w:t>
+                <w:t xml:space="preserve">hal-02202243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Alternating Copolymers of 3,6-Carbazoles and Dithienylbenzothiadiazoles: Synthesis, Characterization, and Application in Photovoltaics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ottone</w:t>
+                <w:t xml:space="preserve">Use of the dual potential to rationalize the occurrence of some DNA lesions (pyrimidic dimers).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi de Bettignies</w:t>
+                <w:t xml:space="preserve">Paul W Ayers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bailly</w:t>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 212 (19), pp.2127-2141. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (27), pp.8032-8040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.201100209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp202839u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02202036v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphane sheets and crystals under pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular models for WH6 under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ashcroft</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1103145108⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (10), pp.2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1nj20560a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202243v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the dual potential to rationalize the occurrence of some DNA lesions (pyrimidic dimers).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morell</w:t>
+                <w:t xml:space="preserve">New Alternating Copolymers of 3,6-Carbazoles and Dithienylbenzothiadiazoles: Synthesis, Characterization, and Application in Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul W Ayers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Grand</w:t>
+                <w:t xml:space="preserve">Séverine Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (19), pp.2127-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201100209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp202839u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00877379v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolytic Deamination of 5,6-Dihydrocytosine in a Protic Medium: A Theoretical Study</w:t>
               </w:r>
@@ -2295,51 +2295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif A. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (4), pp.1826-1834. </w:t>
@@ -2416,51 +2416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Toro-Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (16), pp.4142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2558,51 +2558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ayers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Lidia Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 485 (4-6), pp.371-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2642,177 +2642,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Chemical Behavior of the Low Excited States through a Local Chemical Potential</w:t>
+                <w:t xml:space="preserve">Minimum electrophilicity principle: an analysis based upon the variation of both chemical potential and absolute hardness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chermette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct900248a⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (18), pp.3417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b818534d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200583v1</w:t>
+                <w:t xml:space="preserve">hal-02202033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolytic Deamination of 5-Methylcytosine in Protic MediumA Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2821,1101 +2816,1106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif A. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (11), pp.2524-2533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp808902j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of nitric oxide induced deamination of cytosine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Chemical Behavior of the Low Excited States through a Local Chemical Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank de Proft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Geerlings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b818669c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (9), pp.2274-2283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct900248a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02202032v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum electrophilicity principle: an analysis based upon the variation of both chemical potential and absolute hardness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of nitric oxide induced deamination of cytosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Labet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henry Chermette</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif A. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 11 (18), pp.3417. </w:t>
+              <w:t xml:space="preserve">, 2009, 11 (14), pp.2379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b818534d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b818669c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202033v1</w:t>
+                <w:t xml:space="preserve">hal-02202032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton catalyzed hydrolytic deamination of cytosine: a computational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudo-Octahedral Schiff Base Nickel(II) Complexes: Does Single Oxidation Always Lead to the Nickel(III) Valence Tautomer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Rotthaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Leif A. Eriksson</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jarjayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-008-0418-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (27), pp.4215-4224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200800410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202079v1</w:t>
+                <w:t xml:space="preserve">hal-02200574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of Cytosine Deamination from the Perspective of the Reaction Force Analysis</w:t>
+                <w:t xml:space="preserve">Deamination of the Radical Cation of the Base Moiety of 2′-Deoxycytidine: A Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Toro-Labbé</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif A. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp8059097⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (8), pp.1195-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200800154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202081v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of cross-linked adducts between guanine and thymine mediated by hydroxyl radical and one-electron oxidation: a theoretical study</w:t>
+                <w:t xml:space="preserve">Theoretical Study of Cytosine Deamination from the Perspective of the Reaction Force Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Toro-Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b805589k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (45), pp.11487-11494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp8059097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202005v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deamination of the Radical Cation of the Base Moiety of 2′-Deoxycytidine: A Theoretical Study</w:t>
+                <w:t xml:space="preserve">Formation of cross-linked adducts between guanine and thymine mediated by hydroxyl radical and one-electron oxidation: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200800154⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (18), pp.3300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b805589k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02201906v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-Octahedral Schiff Base Nickel(II) Complexes: Does Single Oxidation Always Lead to the Nickel(III) Valence Tautomer?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton catalyzed hydrolytic deamination of cytosine: a computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Thomas</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif A. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2008 (27), pp.4215-4224. </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 120 (4-6), pp.429-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200800410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-008-0418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200574v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">• H Atom and • OH Radical Reactions with 5-Methylcytosine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif A. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111 (37), pp.8968-8972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4356,64 +4356,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogène solide sous hautes pressions : Vers une égalisation des distances H---H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gonzalez-Morelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil W. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4464,51 +4464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the spontaneous deamination of cytosine by computational and conceptual DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theobio 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4559,51 +4559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Toro-Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4667,217 +4667,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an oriented external electric field on double proton transfer reactions</w:t>
+                <w:t xml:space="preserve">Influence d'un champ électrique externe orienté sur les réactions de double transfert de proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Geoffroy-Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Labet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmaïl Alikhani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2022 - 19th international conference on Density Functional Theory and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bruxelles, Belgium. </w:t>
+              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038161v1</w:t>
+                <w:t xml:space="preserve">hal-03872250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'un champ électrique externe orienté sur les réactions de double transfert de proton</w:t>
+                <w:t xml:space="preserve">Influence of an oriented external electric field on double proton transfer reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Geoffroy-Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmaïl Alikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esmaïl Alikhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Chimistes Théoriciens Francophones (RCTF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">DFT 2022 - 19th international conference on Density Functional Theory and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bruxelles, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872250v2</w:t>
+                <w:t xml:space="preserve">hal-04038161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymérisation de H2 (s) sous pression - Caractérisation topologique des liaisons chimiques</w:t>
               </w:r>
@@ -5148,64 +5148,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fresh look at dense Hydrogen under pressure - Evolution of the H-H distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gonzalez-Morelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roald Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil W. Ashcroft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5269,64 +5269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif A. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Toro-Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5390,64 +5390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif A. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Lidia Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5515,51 +5515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Toro-Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6173,51 +6173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04726064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geoffroy-Neveux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Esma&#239;l Alikhani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-024-06163-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27363" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esmail Alikhani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c10553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mansuy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06125d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01817447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b05177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Riffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04349J" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00812191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.03.025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00842451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lidia Jorge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PP50069A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez-Morelos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Hoffmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N W Ashcroft" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679662" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Zaleski-Ejgierd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Strobel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ashcroft" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/15/155701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679736" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679751" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif A. Eriksson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L. Jorge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679749" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ashcroft" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20560a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ottone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bettignies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100209" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FKGKQ8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Wen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Hand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1103145108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Ayers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202839u" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9049044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toro-Labb&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924589h" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576F28C212D7A931F62BCE2DB96C557779AB3358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ayers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.12.060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81PKVJ5Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Proft" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Geerlings" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900248a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp808902j" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b818669c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1550C3D8E7FF968DDA18A98FF2D82FA3DEBBD72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202033v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b818534d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C4C0B61A759A99CBDA6447838512F467DA54F1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-008-0418-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK3HDCDK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8059097" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N2VBNCMJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cimino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805589k" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B1FD5A25ACFBBF007089017CE631A9E93CCD426/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800154" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDWZQLFK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200574v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Rotthaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800410" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCM5GFPT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0737799" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7DS3GZHB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262219v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil W. Ashcroft" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04038161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma&#239;l Alikhani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872250v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262292v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262272v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262279v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Boto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Marqu&#233;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Beltran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Gracia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429155932/chapters/10.1201/b19417-13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A. Syzgantseva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45149-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04726064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geoffroy-Neveux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Esma&#239;l Alikhani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-024-06163-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27363" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esmail Alikhani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c10553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01817447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maffeis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustavsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b05177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01969600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guianvarc&#8217;h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mansuy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06125d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Riffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP04349J" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00812191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.03.025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00842451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lidia Jorge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cadet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PP50069A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roald Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N W Ashcroft" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679749" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679736" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679751" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Zaleski-Ejgierd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Strobel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ashcroft" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/15/155701" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez-Morelos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679662" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif A. Eriksson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L. Jorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Dong Wen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Hand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1103145108" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Ayers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202839u" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ashcroft" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20560a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ottone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bettignies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100209" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FKGKQ8W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9049044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toro-Labb&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924589h" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576F28C212D7A931F62BCE2DB96C557779AB3358/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ayers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.12.060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81PKVJ5Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b818534d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C4C0B61A759A99CBDA6447838512F467DA54F1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp808902j" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200583v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Proft" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Geerlings" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900248a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b818669c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1550C3D8E7FF968DDA18A98FF2D82FA3DEBBD72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Rotthaus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800410" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCM5GFPT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800154" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDWZQLFK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8059097" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N2VBNCMJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cimino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805589k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B1FD5A25ACFBBF007089017CE631A9E93CCD426/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-008-0418-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK3HDCDK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0737799" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7DS3GZHB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bilbao Zubiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611758v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262219v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil W. Ashcroft" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262207v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03872250v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma&#239;l Alikhani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04038161v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262292v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262272v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262279v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02262287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Boto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Marqu&#233;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Beltran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Gracia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429155932/chapters/10.1201/b19417-13" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202273v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A. Syzgantseva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45149-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>